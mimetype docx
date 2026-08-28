--- v0 (2026-03-07)
+++ v1 (2026-08-28)
@@ -1,815 +1,1657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 20.11.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="64ED5835" w14:textId="4E9CCFDC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7C8F104F" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:permStart w:id="0" w:edGrp="everyone"/>
+      <w:permStart w:id="1051753948" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00B35FD1">
         <w:t xml:space="preserve">PROJETO DE LEI N° _____ DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00E25FC3">
+      <w:r w:rsidR="00E25FC3" w:rsidRPr="00B35FD1">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:t xml:space="preserve"> DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00E25FC3">
+      <w:r w:rsidR="00E25FC3" w:rsidRPr="00B35FD1">
         <w:t xml:space="preserve">FEVEREIRO </w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:t>DE 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00782BCA">
+      <w:r w:rsidR="00782BCA" w:rsidRPr="00B35FD1">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="005DC5CB" w14:textId="77777777">
+    <w:p w14:paraId="17719A17" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00D249A2" w:rsidP="00B35FD1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00453379" w:rsidP="00B35FD1" w14:paraId="2879BCBD" w14:textId="1275D27D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="7C3133B4" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00453379" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="3540"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Denomina a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="00782BCA">
+      <w:r w:rsidR="00782BCA" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rua </w:t>
       </w:r>
       <w:r w:rsidR="0089298D">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="008248C0">
+      <w:r w:rsidR="008248C0" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="00952594">
+      <w:r w:rsidR="00952594" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Loteamento Residencial Villa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="001879BB">
+      <w:r w:rsidR="001879BB" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Flórida </w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="000A1526">
+      <w:r w:rsidR="000A1526" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidR="00FE75B6">
         <w:t>RUA</w:t>
       </w:r>
       <w:r w:rsidR="0006052F">
         <w:t xml:space="preserve"> MANOEL CLAUDINO DE VASCONCELOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453379" w:rsidR="002A1AF2">
+      <w:r w:rsidR="002A1AF2" w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00453379">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="005A262F" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="6D4745A2" w14:textId="77777777">
+    <w:p w14:paraId="069967F2" w14:textId="77777777" w:rsidR="005A262F" w:rsidRPr="00B35FD1" w:rsidRDefault="005A262F" w:rsidP="00B35FD1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="7BF020C0" w14:textId="63A2BE82">
+    <w:p w14:paraId="46356397" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t>Faço saber que a Câmara Municipal de Sumaré aprovou e eu sanciono e promulgo a seguinte lei:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093A65EF" w14:textId="77777777" w:rsidR="005A262F" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto2"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:t>Faço saber que a Câmara Municipal de Sumaré aprovou e eu sanciono e promulgo a seguinte lei:</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D249A2" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 1º Denomina a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE07B1" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rua </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE75B6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE07B1" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Loteamento Residencial Villa Flórida de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54E04" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AF2" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rua </w:t>
+      </w:r>
+      <w:r w:rsidR="0006052F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Manoel Claudino de Vasconcelos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D249A2" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A262F" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="7D89EC5F" w14:textId="6DEFBD10">
-[...75 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+    <w:p w14:paraId="20653FA4" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto2"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00B35FD1">
+        <w:t xml:space="preserve">Parágrafo Único – A </w:t>
+      </w:r>
+      <w:r w:rsidR="00011341" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parágrafo Único – A </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00011341">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>r</w:t>
+        <w:t>ua ora denominada tem início</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64EF" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rua </w:t>
+      </w:r>
+      <w:r w:rsidR="004E45D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="000E15B5" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e término </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD546F" w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="00500A7B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rua </w:t>
+      </w:r>
+      <w:r w:rsidR="004E45D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>ua ora denominada tem início</w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67474ACC" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...51 lines deleted...]
-        <w:t>24</w:t>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:tab/>
+        <w:t>Art. 2º Esta lei entra em vigor na data da sua publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="29F1D859" w14:textId="146593E7">
+    <w:p w14:paraId="350D543E" w14:textId="77777777" w:rsidR="005A262F" w:rsidRPr="00B35FD1" w:rsidRDefault="005A262F" w:rsidP="00B35FD1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
-[...45 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="3E05857B" w14:textId="0D988EAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5B65AA16" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sala das Sessões, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00F71B62">
+      <w:r w:rsidR="00F71B62" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="003C5B97">
+      <w:r w:rsidR="003C5B97" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>fevereiro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="000E15B5">
+      <w:r w:rsidR="000E15B5" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>de 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="000E15B5">
+      <w:r w:rsidR="000E15B5" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="74DE8D88" w14:textId="77777777">
+    <w:p w14:paraId="663AE67B" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00D249A2" w:rsidP="00B35FD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="18E8900C" w14:textId="59A58B58">
+    <w:p w14:paraId="7CA8EA60" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35FD1" w:rsidR="00880BAF">
+      <w:r w:rsidR="00880BAF" w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ELLINGTON </w:t>
       </w:r>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>SOUZA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D249A2" w:rsidRPr="00B35FD1" w:rsidP="00B35FD1" w14:paraId="2CEAD6BB" w14:textId="77777777">
+    <w:p w14:paraId="77346214" w14:textId="77777777" w:rsidR="00D249A2" w:rsidRDefault="00000000" w:rsidP="00B35FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35FD1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Vereador</w:t>
       </w:r>
-      <w:permEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidSect="005A262F">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    <w:p w14:paraId="2847DA8E" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581061ED" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DB65E9" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07038324" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755EFC08" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F560B6" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFB4AC4" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E5D4CE" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D448B0A" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A2D22B" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0023A18B" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792F56E7" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F85E27E" w14:textId="45B8C8F7" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>JUSTIFICATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE76AE9" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475A6639" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00B35FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB452E" w14:textId="25EDB819" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manoel Claudino de Vasconcelos, Pernambucano nascido em 1935, na cidade de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ão Caetano,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>se casou com Tereza Candido Vasconcelos em 1955. No final da década de 1950 o casal e os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>dois filhos se mudaram para o interior de São Paulo buscando melhores oportunidades para a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>família.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E8E7A" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783B414F" w14:textId="6705176F" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Em 1964 mudou-se para a cidade de Sumaré, se estabelecendo em uma casa na rua Amélia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Galego dos Santos, a antiga rua 19, no bairro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Minesota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. A família, agora com cinco filhos, se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>mudou para Nova Veneza dois anos depois.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25981BFF" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0DC7F4" w14:textId="68DA72AD" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em 1969 retornou o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Minesota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com seus seis filhos para a casa na antiga rua 6, hoje Cristina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Pereira dos Anjos. Nessa época não havia ainda moradores no bairro desde a antiga rua 9 até a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Rodovia Anhanguera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6581BCB4" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787DCD0B" w14:textId="2F4DF4B8" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Desde que se estabeleceu em Sumaré criou gado, cavalos e outros animais com Tereza e a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ajuda dos filhos e fornecia leite para os moradores das redondezas. Enquanto isso, também</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trabalhava fora e foi operador de máquinas em diversas empresas da região como BF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Goodrich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Eletrometal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e 3M. Se aposentou da indústria na empresa Singer em 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3206AB7C" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3027BF" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Continuou criando seus animais e foi auxiliado por muitos jovens do bairro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACB6669" w14:textId="68BC6B62" w:rsidR="00FE526B" w:rsidRPr="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Manoel amava sua família, criava animais, era um exímio contador de histórias e piadas. Fez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>muitos amigos pela cidade e será sempre lembrado como Seu Mané.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35999CBE" w14:textId="3B686EEA" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Viveu na Rua Cristina Pereira dos Anjos com sua esposa, filhos, netos e bisnetos até dezembro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE526B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>de 2020, quando faleceu devido a um problema pulmonar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F8BDA3" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044FD969" w14:textId="76B54289" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diante do exposto, contamos com o apoio dos Nobres Pares para a aprovação do presente Projeto de Lei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAC080" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759798EF" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26770DB4" w14:textId="77777777" w:rsidR="00FE526B" w:rsidRPr="00B35FD1" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>WELLINGTON SOUZA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600E7A4F" w14:textId="2C170EF0" w:rsidR="00FE526B" w:rsidRPr="00B35FD1" w:rsidRDefault="00FE526B" w:rsidP="00FE526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vereador</w:t>
+      </w:r>
+      <w:permEnd w:id="1051753948"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FE526B" w:rsidRPr="00B35FD1" w:rsidSect="005A262F">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1274" w:bottom="709" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="153463A5" w14:textId="77777777" w:rsidR="007C0C19" w:rsidRDefault="007C0C19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="39D6839C" w14:textId="77777777" w:rsidR="007C0C19" w:rsidRDefault="007C0C19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D1E9A" w14:paraId="3FDDE4FA" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76614149" w14:textId="77777777" w:rsidR="006D1E9A" w:rsidRDefault="006D1E9A">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...2 lines deleted...]
-  <w:p w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidP="006D1E9A" w14:paraId="03D0C8C3" w14:textId="61B77F27">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="0" w:name="_Hlk65226898"/>
+  <w:bookmarkStart w:id="1" w:name="_Hlk65226899"/>
+  <w:p w14:paraId="3BEB4560" w14:textId="77777777" w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidRDefault="00000000" w:rsidP="006D1E9A">
     <w:r w:rsidRPr="006D1E9A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="745466EE" wp14:editId="64FDA22F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-334049</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>124612</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6237027" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Conector reto 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6237027" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700"/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line id="Conector reto 21" o:spid="_x0000_s2053" style="mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;z-index:251660288" from="-26.3pt,9.8pt" to="464.8pt,9.8pt" strokecolor="#4472c4" strokeweight="1pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidP="006D1E9A" w14:paraId="5948C36C" w14:textId="465CF9E1">
+  <w:p w14:paraId="4BD14672" w14:textId="77777777" w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidRDefault="00000000" w:rsidP="006D1E9A">
     <w:r w:rsidRPr="006D1E9A">
       <w:t>TRAVESSA 1º CENTENÁRIO, 32, CENTRO, SUMARÉ - SP CEP 13170-031 | TELEFONE (19) 3883-8833 | www.camarasumare.sp.gov.br</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D1E9A" w14:paraId="03D9BB9A" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29658D2A" w14:textId="77777777" w:rsidR="006D1E9A" w:rsidRDefault="006D1E9A">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3BDC194C" w14:textId="77777777" w:rsidR="007C0C19" w:rsidRDefault="007C0C19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2ECC33A5" w14:textId="77777777" w:rsidR="007C0C19" w:rsidRDefault="007C0C19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidP="006D1E9A" w14:paraId="53524156" w14:textId="5656F301">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69258611" w14:textId="77777777" w:rsidR="00626437" w:rsidRPr="006D1E9A" w:rsidRDefault="00000000" w:rsidP="006D1E9A">
     <w:r w:rsidRPr="006D1E9A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DD5F180" wp14:editId="339E8036">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-875665</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>2564</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7557712" cy="10270358"/>
               <wp:effectExtent l="0" t="0" r="5715" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="25" name="Agrupar 25"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-                  <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7557712" cy="10270358"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="7557712" cy="10270358"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvPr id="22" name="Forma Livre: Forma 22"/>
                       <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="973776" y="6519554"/>
                           <a:ext cx="6583680" cy="1936750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="+- 0 9268 1538"/>
                             <a:gd name="T1" fmla="*/ T0 w 10368"/>
                             <a:gd name="T2" fmla="+- 0 10934 10934"/>
                             <a:gd name="T3" fmla="*/ 10934 h 3050"/>
                             <a:gd name="T4" fmla="+- 0 9005 1538"/>
                             <a:gd name="T5" fmla="*/ T4 w 10368"/>
                             <a:gd name="T6" fmla="+- 0 10936 10934"/>
                             <a:gd name="T7" fmla="*/ 10936 h 3050"/>
                             <a:gd name="T8" fmla="+- 0 8473 1538"/>
                             <a:gd name="T9" fmla="*/ T8 w 10368"/>
                             <a:gd name="T10" fmla="+- 0 10944 10934"/>
                             <a:gd name="T11" fmla="*/ 10944 h 3050"/>
                             <a:gd name="T12" fmla="+- 0 7826 1538"/>
                             <a:gd name="T13" fmla="*/ T12 w 10368"/>
                             <a:gd name="T14" fmla="+- 0 10962 10934"/>
@@ -945,50 +1787,51 @@
                             <a:gd name="T144" fmla="+- 0 11598 1538"/>
                             <a:gd name="T145" fmla="*/ T144 w 10368"/>
                             <a:gd name="T146" fmla="+- 0 13443 10934"/>
                             <a:gd name="T147" fmla="*/ 13443 h 3050"/>
                             <a:gd name="T148" fmla="+- 0 11906 1538"/>
                             <a:gd name="T149" fmla="*/ T148 w 10368"/>
                             <a:gd name="T150" fmla="+- 0 11010 10934"/>
                             <a:gd name="T151" fmla="*/ 11010 h 3050"/>
                             <a:gd name="T152" fmla="+- 0 11478 1538"/>
                             <a:gd name="T153" fmla="*/ T152 w 10368"/>
                             <a:gd name="T154" fmla="+- 0 10987 10934"/>
                             <a:gd name="T155" fmla="*/ 10987 h 3050"/>
                             <a:gd name="T156" fmla="+- 0 10837 1538"/>
                             <a:gd name="T157" fmla="*/ T156 w 10368"/>
                             <a:gd name="T158" fmla="+- 0 10960 10934"/>
                             <a:gd name="T159" fmla="*/ 10960 h 3050"/>
                             <a:gd name="T160" fmla="+- 0 10309 1538"/>
                             <a:gd name="T161" fmla="*/ T160 w 10368"/>
                             <a:gd name="T162" fmla="+- 0 10944 10934"/>
                             <a:gd name="T163" fmla="*/ 10944 h 3050"/>
                             <a:gd name="T164" fmla="+- 0 9759 1538"/>
                             <a:gd name="T165" fmla="*/ T164 w 10368"/>
                             <a:gd name="T166" fmla="+- 0 10936 10934"/>
                             <a:gd name="T167" fmla="*/ 10936 h 3050"/>
                           </a:gdLst>
+                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="T3"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T5" y="T7"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T9" y="T11"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T13" y="T15"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T17" y="T19"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T21" y="T23"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T25" y="T27"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T29" y="T31"/>
                             </a:cxn>
@@ -1075,51 +1918,51 @@
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T141" y="T143"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T145" y="T147"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T149" y="T151"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T153" y="T155"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T157" y="T159"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T161" y="T163"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T165" y="T167"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path fill="norm" h="3050" w="10368" stroke="1">
+                            <a:path w="10368" h="3050">
                               <a:moveTo>
                                 <a:pt x="7983" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="7730" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="7555" y="1"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="7467" y="2"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="7335" y="2"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6935" y="10"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6612" y="18"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6288" y="28"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -1342,65 +2185,65 @@
                                 <a:pt x="9004" y="15"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="8771" y="10"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="8458" y="5"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="8221" y="2"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="7983" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FEE9DE"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvPr id="23" name="Forma Livre: Forma 23"/>
                       <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="2671948"/>
                           <a:ext cx="3875405" cy="7598410"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="*/ 6103 w 6103"/>
                             <a:gd name="T1" fmla="+- 0 4862 4862"/>
                             <a:gd name="T2" fmla="*/ 4862 h 11966"/>
                             <a:gd name="T3" fmla="*/ 5011 w 6103"/>
                             <a:gd name="T4" fmla="+- 0 4913 4862"/>
                             <a:gd name="T5" fmla="*/ 4913 h 11966"/>
                             <a:gd name="T6" fmla="*/ 3449 w 6103"/>
                             <a:gd name="T7" fmla="+- 0 5014 4862"/>
                             <a:gd name="T8" fmla="*/ 5014 h 11966"/>
                             <a:gd name="T9" fmla="*/ 1789 w 6103"/>
                             <a:gd name="T10" fmla="+- 0 5153 4862"/>
                             <a:gd name="T11" fmla="*/ 5153 h 11966"/>
                             <a:gd name="T12" fmla="*/ 0 w 6103"/>
                             <a:gd name="T13" fmla="+- 0 5337 4862"/>
                             <a:gd name="T14" fmla="*/ 5337 h 11966"/>
@@ -1464,50 +2307,51 @@
                             <a:gd name="T72" fmla="*/ 3424 w 6103"/>
                             <a:gd name="T73" fmla="+- 0 14171 4862"/>
                             <a:gd name="T74" fmla="*/ 14171 h 11966"/>
                             <a:gd name="T75" fmla="*/ 2386 w 6103"/>
                             <a:gd name="T76" fmla="+- 0 14298 4862"/>
                             <a:gd name="T77" fmla="*/ 14298 h 11966"/>
                             <a:gd name="T78" fmla="*/ 1695 w 6103"/>
                             <a:gd name="T79" fmla="+- 0 14396 4862"/>
                             <a:gd name="T80" fmla="*/ 14396 h 11966"/>
                             <a:gd name="T81" fmla="*/ 1691 w 6103"/>
                             <a:gd name="T82" fmla="+- 0 14399 4862"/>
                             <a:gd name="T83" fmla="*/ 14399 h 11966"/>
                             <a:gd name="T84" fmla="*/ 1674 w 6103"/>
                             <a:gd name="T85" fmla="+- 0 14401 4862"/>
                             <a:gd name="T86" fmla="*/ 14401 h 11966"/>
                             <a:gd name="T87" fmla="*/ 1105 w 6103"/>
                             <a:gd name="T88" fmla="+- 0 14483 4862"/>
                             <a:gd name="T89" fmla="*/ 14483 h 11966"/>
                             <a:gd name="T90" fmla="*/ 6103 w 6103"/>
                             <a:gd name="T91" fmla="+- 0 14483 4862"/>
                             <a:gd name="T92" fmla="*/ 14483 h 11966"/>
                             <a:gd name="T93" fmla="*/ 6103 w 6103"/>
                             <a:gd name="T94" fmla="+- 0 13932 4862"/>
                             <a:gd name="T95" fmla="*/ 13932 h 11966"/>
                           </a:gdLst>
+                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T0" y="T2"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="T5"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T6" y="T8"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T9" y="T11"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T12" y="T14"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T15" y="T17"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T18" y="T20"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T21" y="T23"/>
                             </a:cxn>
@@ -1564,51 +2408,51 @@
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T75" y="T77"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T78" y="T80"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T81" y="T83"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T84" y="T86"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T87" y="T89"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T90" y="T92"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T93" y="T95"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path fill="norm" h="11966" w="6103" stroke="1">
+                            <a:path w="6103" h="11966">
                               <a:moveTo>
                                 <a:pt x="6103" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5011" y="51"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3449" y="152"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1789" y="291"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="475"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="11965"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6103" y="11965"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6103" y="9621"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -1673,65 +2517,65 @@
                                 <a:pt x="1691" y="9537"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1674" y="9539"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1105" y="9621"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6103" y="9621"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="6103" y="9070"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E3E5F3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvPr id="24" name="Forma Livre: Forma 24"/>
                       <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="4655127" y="0"/>
                           <a:ext cx="2902585" cy="10264140"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="+- 0 11676 7335"/>
                             <a:gd name="T1" fmla="*/ T0 w 4571"/>
                             <a:gd name="T2" fmla="+- 0 13880 664"/>
                             <a:gd name="T3" fmla="*/ 13880 h 16164"/>
                             <a:gd name="T4" fmla="+- 0 11209 7335"/>
                             <a:gd name="T5" fmla="*/ T4 w 4571"/>
                             <a:gd name="T6" fmla="+- 0 13856 664"/>
                             <a:gd name="T7" fmla="*/ 13856 h 16164"/>
                             <a:gd name="T8" fmla="+- 0 10735 7335"/>
                             <a:gd name="T9" fmla="*/ T8 w 4571"/>
                             <a:gd name="T10" fmla="+- 0 13837 664"/>
                             <a:gd name="T11" fmla="*/ 13837 h 16164"/>
                             <a:gd name="T12" fmla="+- 0 10254 7335"/>
                             <a:gd name="T13" fmla="*/ T12 w 4571"/>
                             <a:gd name="T14" fmla="+- 0 13824 664"/>
@@ -1875,50 +2719,51 @@
                             <a:gd name="T152" fmla="+- 0 9583 7335"/>
                             <a:gd name="T153" fmla="*/ T152 w 4571"/>
                             <a:gd name="T154" fmla="+- 0 10502 664"/>
                             <a:gd name="T155" fmla="*/ 10502 h 16164"/>
                             <a:gd name="T156" fmla="+- 0 10036 7335"/>
                             <a:gd name="T157" fmla="*/ T156 w 4571"/>
                             <a:gd name="T158" fmla="+- 0 10506 664"/>
                             <a:gd name="T159" fmla="*/ 10506 h 16164"/>
                             <a:gd name="T160" fmla="+- 0 10558 7335"/>
                             <a:gd name="T161" fmla="*/ T160 w 4571"/>
                             <a:gd name="T162" fmla="+- 0 10517 664"/>
                             <a:gd name="T163" fmla="*/ 10517 h 16164"/>
                             <a:gd name="T164" fmla="+- 0 11075 7335"/>
                             <a:gd name="T165" fmla="*/ T164 w 4571"/>
                             <a:gd name="T166" fmla="+- 0 10536 664"/>
                             <a:gd name="T167" fmla="*/ 10536 h 16164"/>
                             <a:gd name="T168" fmla="+- 0 11820 7335"/>
                             <a:gd name="T169" fmla="*/ T168 w 4571"/>
                             <a:gd name="T170" fmla="+- 0 10571 664"/>
                             <a:gd name="T171" fmla="*/ 10571 h 16164"/>
                             <a:gd name="T172" fmla="+- 0 11906 7335"/>
                             <a:gd name="T173" fmla="*/ T172 w 4571"/>
                             <a:gd name="T174" fmla="+- 0 664 664"/>
                             <a:gd name="T175" fmla="*/ 664 h 16164"/>
                           </a:gdLst>
+                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="T3"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T5" y="T7"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T9" y="T11"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T13" y="T15"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T17" y="T19"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T21" y="T23"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T25" y="T27"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T29" y="T31"/>
                             </a:cxn>
@@ -2011,51 +2856,51 @@
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T149" y="T151"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T153" y="T155"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T157" y="T159"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T161" y="T163"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T165" y="T167"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T169" y="T171"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T173" y="T175"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path fill="norm" h="16164" w="4571" stroke="1">
+                            <a:path w="4571" h="16164">
                               <a:moveTo>
                                 <a:pt x="4571" y="13229"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="4341" y="13216"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4108" y="13204"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3874" y="13192"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3638" y="13182"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3400" y="13173"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3160" y="13166"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="2919" y="13160"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -2288,187 +3133,191 @@
                                 <a:pt x="3740" y="9872"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4144" y="9890"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4485" y="9907"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4571" y="9912"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4571" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FEE9DE"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group id="Agrupar 25" o:spid="_x0000_s2049" style="width:595.1pt;height:808.7pt;margin-top:0.2pt;margin-left:-68.95pt;position:absolute;z-index:-251654144" coordsize="75577,102703">
               <v:shape id="Forma Livre: Forma 22" o:spid="_x0000_s2050" style="width:65837;height:19368;left:9737;mso-wrap-style:square;position:absolute;top:65195;visibility:visible;v-text-anchor:top" coordsize="10368,3050" path="m7983,l7730,,7555,1l7467,2l7335,2l6935,10l6612,18,6288,28l6043,37l5797,48l5665,52l5579,57l5405,65l5164,78l4697,106l4435,123l4178,141l3927,160l3681,179l3440,199l3206,220l2977,241l2756,262l2435,293l2131,325l1844,357l1575,388l1245,427,951,464,637,506,343,547,67,588l52,591l,599,,3049l75,3039l258,3010l635,2957l964,2913l1276,2873l1536,2842l1817,2809l2118,2776l2439,2742l2663,2720l2894,2697l3133,2675l3379,2653l3632,2632l3891,2611l4156,2591l4427,2572l4697,2554l5266,2521l5507,2509l5665,2502l5797,2496l5962,2489l6290,2477l6617,2467l6942,2459l7185,2454l7426,2451l7666,2449l7904,2448l8148,2449l8392,2452l8635,2456l8877,2461l9117,2468l9355,2476l9592,2486l9827,2497l10060,2509l10368,2526l10368,76l10254,69,9940,53,9622,39,9299,26,9004,15,8771,10,8458,5,8221,2,7983,xe" fillcolor="#fee9de" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4908550,6943090;4741545,6944360;4403725,6949440;3992880,6960870;3681095,6973570;3542665,6979285;3279140,6992620;2816225,7021195;2493645,7044690;2184400,7069455;1890395,7096125;1546225,7129145;1170940,7169785;790575,7214235;404495,7264400;42545,7316470;0,7323455;47625,8872855;403225,8820785;810260,8767445;1153795,8726805;1548765,8684260;1837690,8655685;2145665,8627745;2470785,8601075;2811145,8576310;3343910,8543925;3597275,8531860;3785870,8523605;4201795,8509635;4562475,8501380;4867910,8498205;5173980,8498205;5483225,8502650;5789295,8510270;6090920,8521700;6388100,8536305;6583680,6991350;6311900,6976745;5904865,6959600;5569585,6949440;5220335,6944360" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Forma Livre: Forma 23" o:spid="_x0000_s2051" style="width:38754;height:75984;mso-wrap-style:square;position:absolute;top:26719;visibility:visible;v-text-anchor:top" coordsize="6103,11966" path="m6103,l5011,51,3449,152,1789,291,,475,,11965l6103,11965l6103,9621l1105,9621l1105,6297l1475,6243l1499,6241l1514,6237l1518,6237l1538,6232l2389,6114,3455,5986,4609,5870l5691,5781l6103,5752,6103,xm6103,9070l5704,9097l4590,9190,3424,9309,2386,9436l1695,9534l1691,9537l1674,9539l1105,9621l6103,9621l6103,9070xe" fillcolor="#e3e5f3" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3875405,3087370;3181985,3119755;2190115,3183890;1136015,3272155;0,3388995;0,10685145;3875405,10685145;3875405,9196705;701675,9196705;701675,7085965;936625,7051675;951865,7050405;961390,7047865;963930,7047865;976630,7044690;1517015,6969760;2193925,6888480;2926715,6814820;3613785,6758305;3875405,6739890;3875405,3087370;3875405,8846820;3622040,8863965;2914650,8923020;2174240,8998585;1515110,9079230;1076325,9141460;1073785,9143365;1062990,9144635;701675,9196705;3875405,9196705;3875405,8846820" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Forma Livre: Forma 24" o:spid="_x0000_s2052" style="width:29026;height:102641;left:46551;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top" coordsize="4571,16164" path="m4571,13229l4341,13216l4108,13204l3874,13192l3638,13182l3400,13173l3160,13166l2919,13160l2676,13155l2433,13152l2188,13151l1956,13151l1728,13152l1495,13155l1258,13159l1017,13164l773,13171l526,13179l275,13188l22,13198l,13198l,16163l4571,16163l4571,13229xm4571,l4458,2,4346,5,4234,9l4124,13l4014,19l3906,25l3798,32l3691,39l3586,47l3481,56l3377,66,3274,76,3173,87,3072,98l2972,110l2874,122l2777,135l2681,148l2586,161l2492,175l2399,190l2308,204l2218,219l2129,235l2042,250l1956,266l1871,283l1788,299l1706,315l1625,332l1546,349l1392,383l1244,417l1103,451,967,485,838,518,716,551,601,583,493,615,392,645,254,687,133,726,,770,,9885l217,9876l517,9866l835,9856l1174,9847l1538,9840l1663,9840l1738,9839l1886,9838l2248,9838l2468,9839l2701,9842l2952,9847l3223,9853l3354,9857l3740,9872l4144,9890l4485,9907l4571,9912,4571,xe" fillcolor="#fee9de" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2756535,8813800;2459990,8798560;2159000,8786495;1853565,8778240;1544955,8773160;1242060,8772525;949325,8775065;645795,8780780;334010,8790305;13970,8802370;0,10685145;2902585,8822055;2830830,422910;2688590,427355;2548890,433705;2411730,441960;2277110,451485;2144395,463550;2014855,476885;1887220,491490;1763395,507365;1642110,523875;1523365,542290;1408430,560705;1296670,580390;1188085,601345;1083310,621665;981710,643255;789940,686435;614045,729615;454660,771525;313055,812165;161290,857885;0,910590;137795,6692900;530225,6680200;976630,6670040;1103630,6669405;1427480,6668770;1715135,6671310;2046605,6678295;2374900,6690360;2847975,6712585;2902585,421640" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="006D1E9A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62A960BF" wp14:editId="16F16405">
           <wp:extent cx="1501253" cy="525439"/>
           <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
           <wp:docPr id="362826431" name="Imagem 362826431"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagem 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1526058" cy="534121"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="006D1E9A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4596C51F" wp14:editId="4414FDAB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="381000" cy="6429375"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="100012" name="Sino.Siscam.Desktop.Carimbo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="100013" name=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="381000" cy="6429375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029F2E06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAE00822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2537,51 +3386,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E2D4B9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3692DFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2654,51 +3503,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350667F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFC62CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2767,51 +3616,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402F0D5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16865464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2880,51 +3729,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AB36CCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52804870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2993,51 +3842,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE33CB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41DCF3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3110,85 +3959,94 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="735857710">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="347222501">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1929656275">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="664474983">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="275791772">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="22875118">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NVWh27dD3GULDFK7EnTcqdGGDNSnVLnTE8BU3OGNuo8DYoec2DmhOIJhXkLWiBRByxh2iOYic2ik&#10;q4ZpZ28hRQ==&#10;" w:salt="qHo5A5S96sAMjaEkRrT49w==&#10;"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NVWh27dD3GULDFK7EnTcqdGGDNSnVLnTE8BU3OGNuo8DYoec2DmhOIJhXkLWiBRByxh2iOYic2ikq4ZpZ28hRQ==" w:salt="qHo5A5S96sAMjaEkRrT49w=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00626437"/>
     <w:rsid w:val="00003570"/>
     <w:rsid w:val="00011341"/>
     <w:rsid w:val="00015E61"/>
     <w:rsid w:val="00021EE4"/>
     <w:rsid w:val="00024409"/>
     <w:rsid w:val="00035F48"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064D05"/>
     <w:rsid w:val="00075065"/>
     <w:rsid w:val="00082454"/>
     <w:rsid w:val="000975CD"/>
     <w:rsid w:val="000A1526"/>
     <w:rsid w:val="000B342B"/>
     <w:rsid w:val="000D2BDC"/>
     <w:rsid w:val="000E15B5"/>
     <w:rsid w:val="000E3AE6"/>
     <w:rsid w:val="000F4CFD"/>
     <w:rsid w:val="00104AAA"/>
     <w:rsid w:val="00115883"/>
     <w:rsid w:val="00147FD2"/>
     <w:rsid w:val="0015657E"/>
     <w:rsid w:val="00156CF8"/>
@@ -3231,51 +4089,53 @@
     <w:rsid w:val="004B2CC9"/>
     <w:rsid w:val="004C528A"/>
     <w:rsid w:val="004E45D0"/>
     <w:rsid w:val="00500A7B"/>
     <w:rsid w:val="0051122C"/>
     <w:rsid w:val="0051286F"/>
     <w:rsid w:val="005148F2"/>
     <w:rsid w:val="00570F47"/>
     <w:rsid w:val="00595C84"/>
     <w:rsid w:val="005A262F"/>
     <w:rsid w:val="005B4E25"/>
     <w:rsid w:val="00601B0A"/>
     <w:rsid w:val="00621B40"/>
     <w:rsid w:val="00623A38"/>
     <w:rsid w:val="00626437"/>
     <w:rsid w:val="00632FA0"/>
     <w:rsid w:val="006610E5"/>
     <w:rsid w:val="00662C1C"/>
     <w:rsid w:val="006725D7"/>
     <w:rsid w:val="006820FE"/>
     <w:rsid w:val="006B20C9"/>
     <w:rsid w:val="006C41A4"/>
     <w:rsid w:val="006D1E9A"/>
     <w:rsid w:val="00760924"/>
     <w:rsid w:val="00782BCA"/>
+    <w:rsid w:val="00792667"/>
     <w:rsid w:val="007A7589"/>
+    <w:rsid w:val="007C0C19"/>
     <w:rsid w:val="007D393E"/>
     <w:rsid w:val="007F597A"/>
     <w:rsid w:val="00811873"/>
     <w:rsid w:val="00813960"/>
     <w:rsid w:val="00822396"/>
     <w:rsid w:val="008248C0"/>
     <w:rsid w:val="00831EE6"/>
     <w:rsid w:val="008563BE"/>
     <w:rsid w:val="00873D46"/>
     <w:rsid w:val="00876D82"/>
     <w:rsid w:val="00880BAF"/>
     <w:rsid w:val="0089298D"/>
     <w:rsid w:val="0089697C"/>
     <w:rsid w:val="008B5F21"/>
     <w:rsid w:val="00913D67"/>
     <w:rsid w:val="00923088"/>
     <w:rsid w:val="00952594"/>
     <w:rsid w:val="00987DC1"/>
     <w:rsid w:val="009E18C3"/>
     <w:rsid w:val="009F0901"/>
     <w:rsid w:val="00A06CF2"/>
     <w:rsid w:val="00A1120B"/>
     <w:rsid w:val="00A272D3"/>
     <w:rsid w:val="00A42705"/>
     <w:rsid w:val="00A54E04"/>
@@ -3314,81 +4174,101 @@
     <w:rsid w:val="00D051D7"/>
     <w:rsid w:val="00D137D8"/>
     <w:rsid w:val="00D1386B"/>
     <w:rsid w:val="00D249A2"/>
     <w:rsid w:val="00D43B6E"/>
     <w:rsid w:val="00D55718"/>
     <w:rsid w:val="00D7507E"/>
     <w:rsid w:val="00D81013"/>
     <w:rsid w:val="00D84457"/>
     <w:rsid w:val="00DD546F"/>
     <w:rsid w:val="00E1461B"/>
     <w:rsid w:val="00E25FC3"/>
     <w:rsid w:val="00E32A6E"/>
     <w:rsid w:val="00E341C4"/>
     <w:rsid w:val="00E532F5"/>
     <w:rsid w:val="00E54249"/>
     <w:rsid w:val="00E87A83"/>
     <w:rsid w:val="00ED6D1A"/>
     <w:rsid w:val="00F13302"/>
     <w:rsid w:val="00F47904"/>
     <w:rsid w:val="00F57F85"/>
     <w:rsid w:val="00F71B62"/>
     <w:rsid w:val="00FA190D"/>
     <w:rsid w:val="00FA59E7"/>
     <w:rsid w:val="00FC7BB7"/>
+    <w:rsid w:val="00FE526B"/>
     <w:rsid w:val="00FE75B6"/>
     <w:rsid w:val="00FF189E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="50B4D505"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C457FB43-DF5B-4AEA-A76E-C975FE0788CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3716,397 +4596,403 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF38F9"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D249A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D249A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-568"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="006C41A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00626437"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00626437"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00626437"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00626437"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C41A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="006C41A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ocpalertsection">
     <w:name w:val="ocpalertsection"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="006C41A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00AF38F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00AF38F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00E341C4"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00D249A2"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D249A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D249A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D249A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00D249A2"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
     <w:name w:val="Corpo de texto 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText2"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D249A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Calibri"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4360,86 +5246,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD6250F-CD9F-45E6-A6BB-4CED41246CD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>483</Characters>
+  <Pages>2</Pages>
+  <Words>337</Words>
+  <Characters>1822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>571</CharactersWithSpaces>
+  <CharactersWithSpaces>2155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Guilherme Ferreira Areas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>