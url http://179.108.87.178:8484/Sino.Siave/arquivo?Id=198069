--- v0 (2026-03-07)
+++ v1 (2026-06-15)
@@ -1,1315 +1,1657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 20.11.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="32E458C2" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EXMO. SR. PRESIDENTE DA CÂMARA MUNICIPAL DE SUMARÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="7D2DEA9B" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apresento respeitosamente o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">seguinte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROJETO DE LEI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, que: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="658E3E3B" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5244" w:firstLine="0"/>
+        <w:ind w:left="5244"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.20l4xpg9qezo" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>INSTITUI A CARTILHA EDUCATIVA ILUSTRADA DE BOAS PRÁTICAS DE CONVIVÊNCIA URBANA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE SUMARÉ E DÁ OUTRAS PROVIDÊNCIAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="1CF65C71" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5244" w:firstLine="0"/>
+        <w:ind w:left="5244"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.j829se28cu09" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000005">
+        </w:rPr>
+        <w:t xml:space="preserve">Autor: Vereador Allan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sangalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324509F5" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000006">
+    <w:p w14:paraId="1D9BCA9B" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O Prefeito Municipal de Sumaré, faço saber que a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Câmara Municipal de Sumaré </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provou e eu sanciono e promulgo a presente lei:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="64B162DF" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00C276CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB86489" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.attg0766lzdk" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Art. 1º</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fica instituída, no âmbito das escolas da rede municipal de ensino de Sumaré, a Cartilha Educativa Ilustrada de Boas Práticas de Convivência Urbana, com caráter pedagógico e preventivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000008">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="48F5DFDE" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.7da6ph4v58su" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 2º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Cartilha será destinada aos alunos do Ensino Fundamental – Anos Iniciais (1º ao 5º ano), com conteúdo adequado à faixa etária.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9A2A7B" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.hhevtw5u3drx" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 3º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Cartilha deverá conter ilustrações, desenhos e frases educativas, em linguagem simples e acessível, priorizando o aprendizado lúdico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E21B7E" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00C276CC" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.l4h3pj7g7jcl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6699A894" w14:textId="2FE511A1" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 4º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O conteúdo da Cartilha abordará, preferencialmente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F743734" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I boas práticas e educação no trânsito;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D5DFBB" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>combate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao ato de jogar lixo em vias públicas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FCB280" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III – orientação sobre o descarte correto de resíduos e entulho;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2C16F8" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preservação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do meio ambiente e dos espaços públicos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045C7A91" w14:textId="620A2B4D" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cidadania, respeito e convivência urbana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6C3E5" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.7da6ph4v58su" w:colFirst="0" w:colLast="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.vk78ubividm5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
-[...117 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Art. 5º</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A Cartilha poderá ser utilizada como material de apoio pedagógico, sem prejuízo do currículo oficial da rede municipal de ensino.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000000C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="68DC1034" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_heading=h.97chaxjry2vc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Art. 6º</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A elaboração, divulgação e distribuição da Cartilha poderão ocorrer:</w:t>
-        <w:br/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0580DB" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I em formato digital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A515DE8" w14:textId="77777777" w:rsidR="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formato impresso, quando houver viabilidade orçamentária;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C262360" w14:textId="74D068CC" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> III – por meio de parcerias com entidades públicas ou privadas, respeitada a legislação vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E27E507" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_heading=h.9vslo0ab4o9a" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 7º </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A aplicação desta Lei não implica criação de cargos, aumento de despesas obrigatórias ou alteração da estrutura administrativa do Município.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000000E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0B8A1E81" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_heading=h.oy077nk9ltj3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Art. 8º</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>O Poder Executivo poderá regulamentar esta Lei, no que couber, no prazo de 90 dias a contar da publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000000F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="4CC0F023" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00000000" w:rsidP="00C276CC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="280" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_heading=h.t7kulco8v0d6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 9º </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C276CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Esta Lei entra em vigor na data de sua publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000010">
+    <w:p w14:paraId="20C94E2D" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRPr="00C276CC" w:rsidRDefault="00BA1B34" w:rsidP="00C276CC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000011">
+    <w:p w14:paraId="65C8D78E" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000012">
+    <w:p w14:paraId="6502602A" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000013">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00000000">
+    <w:p w14:paraId="27301595" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB8C54D" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F67B325" wp14:editId="2850792B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1839438</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2174240" cy="932180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1699093309" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2073174072" name="image2.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect l="34319" t="16370" r="28459" b="72316"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="10800000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2174240" cy="932180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000015">
+    <w:p w14:paraId="1D760273" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000016">
+    <w:p w14:paraId="5348C9C5" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000017">
+    <w:p w14:paraId="2A717C29" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000018">
+    <w:p w14:paraId="5EB4F275" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000019">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sangalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5EC649DE" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PSB</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001A">
+    <w:p w14:paraId="780CC1E8" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001B">
+    <w:p w14:paraId="1C77CF94" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>JUSTIFICATIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001C">
+    <w:p w14:paraId="3B6322A1" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001D">
+    <w:p w14:paraId="6534475D" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001E">
+    <w:p w14:paraId="21A2A290" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000001F">
+    <w:p w14:paraId="774337BD" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nobres pares,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000020">
+    <w:p w14:paraId="68BE4E29" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A presente propositura tem por objetivo instituir a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cartilha Educativa Ilustrada de Boas Práticas de Convivência Urbana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nas escolas da rede municipal de Sumaré, destinada aos alunos do 1º ao 5º ano do Ensino Fundamental, como instrumento de formação cidadã desde a infância.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000021">
+    <w:p w14:paraId="67C96883" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Muitos dos problemas enfrentados no cotidiano urbano, como o descarte irregular de lixo, a falta de respeito no trânsito e a degradação dos espaços públicos, decorrem mais da ausência de conscientização do que da falta de fiscalização. Por isso, investir na educação desde os primeiros anos é uma medida preventiva e eficaz para a formação de cidadãos mais responsáveis e comprometidos com o bem coletivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000022">
+    <w:p w14:paraId="34BB5FD4" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Cartilha utilizará linguagem simples, ilustrações e mensagens educativas, tornando o aprendizado acessível e atrativo, sem impor alterações ao currículo escolar, criar obrigações administrativas ou gerar despesas obrigatórias ao Poder Executivo, podendo inclusive ser implementada de forma digital ou por meio de parcerias.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000023">
+    <w:p w14:paraId="1358139F" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trata-se de uma iniciativa de baixo custo e alto impacto social, que contribui para a melhoria da convivência urbana, a preservação do meio ambiente e a construção de uma cidade mais organizada. Diante de sua relevância, conto com o apoio dos Nobres Pares para a aprovação da presente propositura.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000024">
+    <w:p w14:paraId="34F578CE" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000025">
+    <w:p w14:paraId="48283999" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000026">
+    <w:p w14:paraId="4A36765A" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sala das Sessões, 22 de janeiro de 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000027">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00000000">
+    <w:p w14:paraId="26673762" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32454196" wp14:editId="25F1DE9A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1839438</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2174240" cy="932180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1699093310" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="76465976" name="image2.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect l="34319" t="16370" r="28459" b="72316"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="10800000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2174240" cy="932180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000028">
+    <w:p w14:paraId="60C47886" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000029">
+    <w:p w14:paraId="6C50A948" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000002A">
+    <w:p w14:paraId="6D7B31FB" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000002B">
+    <w:p w14:paraId="2A3949B8" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000002C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sangalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="72CDE218" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PSB</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1418" w:header="708" w:footer="708"/>
+    <w:sectPr w:rsidR="00BA1B34">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="10FC23FF" w14:textId="77777777" w:rsidR="00863923" w:rsidRDefault="00863923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2303D3C1" w14:textId="77777777" w:rsidR="00863923" w:rsidRDefault="00863923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...2 lines deleted...]
-    <w:embedRegular r:id="rId1" w:fontKey="{0BB7B077-43EF-4037-9648-54E752B3DFD8}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CBCB9162-63BA-487A-B30C-81B67FF2FB48}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{9BFBF2FA-C912-4194-917E-8A6E55991E85}"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{100F0EC6-2291-4AD2-960F-8F315002357E}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{23AE5461-ADC8-471B-909A-544861DA4027}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:embedRegular r:id="rId3" w:fontKey="{397DA114-D8A5-4A04-B8A0-A61DD4E83F03}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{D475C21B-885B-4C22-AD16-3EE036171E1D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000031">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="555E7631" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-    <w:r w:rsidRPr="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="11" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+  <w:bookmarkEnd w:id="11"/>
+  <w:p w14:paraId="41291FCF" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A454939" wp14:editId="4F1718C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-368290</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38093</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6427527" cy="203200"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1699093307" name=""/>
+              <wp:docPr id="1699093307" name="Conector de Seta Reta 1699093307"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2227487" y="3780000"/>
                         <a:ext cx="6237027" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                         <a:headEnd w="sm" len="sm"/>
                         <a:tailEnd w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
+                    <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-368290</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38093</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6427527" cy="203200"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1087637732" name="image3.png"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
@@ -1318,776 +1660,790 @@
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6427527" cy="203200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="0000002F">
-[...3 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="61B615F9" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
+    <w:r>
       <w:t>TRAVESSA 1º CENTENÁRIO, 32, CENTRO, SUMARÉ - SP CEP 13170-031 | TELEFONE (19) 3883-8833 | www.camarasumare.sp.gov.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000" w14:paraId="00000030">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42241054" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="41AA204F" w14:textId="77777777" w:rsidR="00863923" w:rsidRDefault="00863923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="26A021F8" w14:textId="77777777" w:rsidR="00863923" w:rsidRDefault="00863923">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A460A2A" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3874BC7A" wp14:editId="716F6218">
           <wp:extent cx="1526058" cy="534121"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1699093311" name="image1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1683345760" name="image1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1526058" cy="534121"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59132163" wp14:editId="4DF4B7BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-876292</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7557712" cy="10270358"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1699093308" name=""/>
+              <wp:docPr id="1699093308" name="Agrupar 1699093308"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-                  <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
-                        <a:off x="1567125" y="0"/>
+                        <a:off x="0" y="0"/>
                         <a:ext cx="7557712" cy="10270358"/>
                         <a:chOff x="1567125" y="0"/>
                         <a:chExt cx="7557750" cy="7560000"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wpg:grpSp>
+                      <wpg:cNvPr id="1335093877" name="Agrupar 1335093877"/>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="1567144" y="0"/>
                           <a:ext cx="7557712" cy="7560000"/>
                           <a:chOff x="1567125" y="0"/>
                           <a:chExt cx="7557750" cy="7560000"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
-                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
                         <wps:cNvPr id="4" name="Shape 4"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1567125" y="0"/>
                             <a:ext cx="7557750" cy="7560000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                            <w:p w14:paraId="441D6022" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                               <w:pPr>
-                                <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                <w:jc w:val="left"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                       </wps:wsp>
                       <wpg:grpSp>
+                        <wpg:cNvPr id="1705007027" name="Agrupar 1705007027"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="1567144" y="0"/>
                             <a:ext cx="7557712" cy="7560000"/>
                             <a:chOff x="1567125" y="0"/>
                             <a:chExt cx="7557750" cy="7560000"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
-                        <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
                           <wps:cNvPr id="6" name="Shape 6"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1567125" y="0"/>
                               <a:ext cx="7557750" cy="7560000"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                              <w:p w14:paraId="628CF4F7" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                 <w:pPr>
-                                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                  <w:jc w:val="left"/>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                         </wps:wsp>
                         <wpg:grpSp>
+                          <wpg:cNvPr id="1077494642" name="Agrupar 1077494642"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="1567144" y="0"/>
                               <a:ext cx="7557712" cy="7560000"/>
                               <a:chOff x="1567125" y="0"/>
                               <a:chExt cx="7557750" cy="7560000"/>
                             </a:xfrm>
                           </wpg:grpSpPr>
-                          <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
                             <wps:cNvPr id="8" name="Shape 8"/>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1567125" y="0"/>
                                 <a:ext cx="7557750" cy="7560000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                <w:p w14:paraId="64867A0A" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                   <w:pPr>
-                                    <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                    <w:jc w:val="left"/>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                           </wps:wsp>
                           <wpg:grpSp>
+                            <wpg:cNvPr id="974993821" name="Agrupar 974993821"/>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="1567144" y="0"/>
                                 <a:ext cx="7557712" cy="7560000"/>
                                 <a:chOff x="1567125" y="0"/>
                                 <a:chExt cx="7557750" cy="7560000"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
-                            <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                            <wps:wsp>
                               <wps:cNvPr id="10" name="Shape 10"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="1567125" y="0"/>
                                   <a:ext cx="7557750" cy="7560000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                  <w:p w14:paraId="4E8BD799" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                     <w:pPr>
-                                      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                      <w:jc w:val="left"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                             </wps:wsp>
                             <wpg:grpSp>
+                              <wpg:cNvPr id="1330758698" name="Agrupar 1330758698"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="1567144" y="0"/>
                                   <a:ext cx="7557712" cy="7560000"/>
                                   <a:chOff x="1567125" y="0"/>
                                   <a:chExt cx="7557750" cy="7560000"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
-                              <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                              <wps:wsp>
                                 <wps:cNvPr id="12" name="Shape 12"/>
                                 <wps:cNvSpPr/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1567125" y="0"/>
                                     <a:ext cx="7557750" cy="7560000"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                    <w:p w14:paraId="1C439758" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                       <w:pPr>
-                                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                        <w:jc w:val="left"/>
+                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                               </wps:wsp>
                               <wpg:grpSp>
+                                <wpg:cNvPr id="800116248" name="Agrupar 800116248"/>
                                 <wpg:cNvGrpSpPr/>
                                 <wpg:grpSpPr>
                                   <a:xfrm>
                                     <a:off x="1567144" y="0"/>
                                     <a:ext cx="7557712" cy="7560000"/>
                                     <a:chOff x="1567125" y="0"/>
                                     <a:chExt cx="7557750" cy="7560000"/>
                                   </a:xfrm>
                                 </wpg:grpSpPr>
-                                <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
                                   <wps:cNvPr id="14" name="Shape 14"/>
                                   <wps:cNvSpPr/>
                                   <wps:spPr>
                                     <a:xfrm>
                                       <a:off x="1567125" y="0"/>
                                       <a:ext cx="7557750" cy="7560000"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                      <w:p w14:paraId="0E562F79" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                         <w:pPr>
-                                          <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                          <w:jc w:val="left"/>
+                                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                         </w:pPr>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                 </wps:wsp>
                                 <wpg:grpSp>
+                                  <wpg:cNvPr id="59528739" name="Agrupar 59528739"/>
                                   <wpg:cNvGrpSpPr/>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="1567144" y="0"/>
                                       <a:ext cx="7557712" cy="7560000"/>
                                       <a:chOff x="1567125" y="0"/>
                                       <a:chExt cx="7557750" cy="7560000"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
-                                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                  <wps:wsp>
                                     <wps:cNvPr id="16" name="Shape 16"/>
                                     <wps:cNvSpPr/>
                                     <wps:spPr>
                                       <a:xfrm>
                                         <a:off x="1567125" y="0"/>
                                         <a:ext cx="7557750" cy="7560000"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </wps:spPr>
                                     <wps:txbx>
                                       <w:txbxContent>
-                                        <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                        <w:p w14:paraId="7E88C242" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                           <w:pPr>
-                                            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                            <w:jc w:val="left"/>
+                                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                           </w:pPr>
                                         </w:p>
                                       </w:txbxContent>
                                     </wps:txbx>
                                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                   </wps:wsp>
                                   <wpg:grpSp>
+                                    <wpg:cNvPr id="404554490" name="Agrupar 404554490"/>
                                     <wpg:cNvGrpSpPr/>
                                     <wpg:grpSpPr>
                                       <a:xfrm>
                                         <a:off x="1567144" y="0"/>
                                         <a:ext cx="7557712" cy="7560000"/>
                                         <a:chOff x="1567125" y="0"/>
                                         <a:chExt cx="7557750" cy="7560000"/>
                                       </a:xfrm>
                                     </wpg:grpSpPr>
-                                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                    <wps:wsp>
                                       <wps:cNvPr id="18" name="Shape 18"/>
                                       <wps:cNvSpPr/>
                                       <wps:spPr>
                                         <a:xfrm>
                                           <a:off x="1567125" y="0"/>
                                           <a:ext cx="7557750" cy="7560000"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </wps:spPr>
                                       <wps:txbx>
                                         <w:txbxContent>
-                                          <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                          <w:p w14:paraId="649AD61E" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                             <w:pPr>
-                                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                              <w:jc w:val="left"/>
+                                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                             </w:pPr>
                                           </w:p>
                                         </w:txbxContent>
                                       </wps:txbx>
                                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                     </wps:wsp>
                                     <wpg:grpSp>
+                                      <wpg:cNvPr id="1897829288" name="Agrupar 1897829288"/>
                                       <wpg:cNvGrpSpPr/>
                                       <wpg:grpSpPr>
                                         <a:xfrm>
                                           <a:off x="1567144" y="0"/>
                                           <a:ext cx="7557712" cy="7560000"/>
                                           <a:chOff x="1567125" y="0"/>
                                           <a:chExt cx="7557750" cy="7560000"/>
                                         </a:xfrm>
                                       </wpg:grpSpPr>
-                                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                      <wps:wsp>
                                         <wps:cNvPr id="20" name="Shape 20"/>
                                         <wps:cNvSpPr/>
                                         <wps:spPr>
                                           <a:xfrm>
                                             <a:off x="1567125" y="0"/>
                                             <a:ext cx="7557750" cy="7560000"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </wps:spPr>
                                         <wps:txbx>
                                           <w:txbxContent>
-                                            <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                            <w:p w14:paraId="7D2FAA25" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                               <w:pPr>
-                                                <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                <w:jc w:val="left"/>
+                                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                               </w:pPr>
                                             </w:p>
                                           </w:txbxContent>
                                         </wps:txbx>
                                         <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                       </wps:wsp>
                                       <wpg:grpSp>
+                                        <wpg:cNvPr id="416343492" name="Agrupar 416343492"/>
                                         <wpg:cNvGrpSpPr/>
                                         <wpg:grpSpPr>
                                           <a:xfrm>
                                             <a:off x="1567144" y="0"/>
                                             <a:ext cx="7557712" cy="7560000"/>
                                             <a:chOff x="1567125" y="0"/>
                                             <a:chExt cx="7557750" cy="7560000"/>
                                           </a:xfrm>
                                         </wpg:grpSpPr>
-                                        <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                        <wps:wsp>
                                           <wps:cNvPr id="22" name="Shape 22"/>
                                           <wps:cNvSpPr/>
                                           <wps:spPr>
                                             <a:xfrm>
                                               <a:off x="1567125" y="0"/>
                                               <a:ext cx="7557750" cy="7560000"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </wps:spPr>
                                           <wps:txbx>
                                             <w:txbxContent>
-                                              <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                              <w:p w14:paraId="01DFEB37" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                 <w:pPr>
-                                                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                  <w:jc w:val="left"/>
+                                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                 </w:pPr>
                                               </w:p>
                                             </w:txbxContent>
                                           </wps:txbx>
                                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                         </wps:wsp>
                                         <wpg:grpSp>
+                                          <wpg:cNvPr id="1711860281" name="Agrupar 1711860281"/>
                                           <wpg:cNvGrpSpPr/>
                                           <wpg:grpSpPr>
                                             <a:xfrm>
                                               <a:off x="1567144" y="0"/>
                                               <a:ext cx="7557712" cy="7560000"/>
                                               <a:chOff x="1567125" y="0"/>
                                               <a:chExt cx="7557750" cy="7560000"/>
                                             </a:xfrm>
                                           </wpg:grpSpPr>
-                                          <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                          <wps:wsp>
                                             <wps:cNvPr id="24" name="Shape 24"/>
                                             <wps:cNvSpPr/>
                                             <wps:spPr>
                                               <a:xfrm>
                                                 <a:off x="1567125" y="0"/>
                                                 <a:ext cx="7557750" cy="7560000"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </wps:spPr>
                                             <wps:txbx>
                                               <w:txbxContent>
-                                                <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                <w:p w14:paraId="28BDAD7C" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                   <w:pPr>
-                                                    <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                    <w:jc w:val="left"/>
+                                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                   </w:pPr>
                                                 </w:p>
                                               </w:txbxContent>
                                             </wps:txbx>
                                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                           </wps:wsp>
                                           <wpg:grpSp>
+                                            <wpg:cNvPr id="1902763943" name="Agrupar 1902763943"/>
                                             <wpg:cNvGrpSpPr/>
                                             <wpg:grpSpPr>
                                               <a:xfrm>
                                                 <a:off x="1567144" y="0"/>
                                                 <a:ext cx="7557712" cy="7560000"/>
                                                 <a:chOff x="1567125" y="0"/>
                                                 <a:chExt cx="7557750" cy="7560000"/>
                                               </a:xfrm>
                                             </wpg:grpSpPr>
-                                            <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                            <wps:wsp>
                                               <wps:cNvPr id="26" name="Shape 26"/>
                                               <wps:cNvSpPr/>
                                               <wps:spPr>
                                                 <a:xfrm>
                                                   <a:off x="1567125" y="0"/>
                                                   <a:ext cx="7557750" cy="7560000"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </wps:spPr>
                                               <wps:txbx>
                                                 <w:txbxContent>
-                                                  <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                  <w:p w14:paraId="3814CADA" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                     <w:pPr>
-                                                      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                      <w:jc w:val="left"/>
+                                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                     </w:pPr>
                                                   </w:p>
                                                 </w:txbxContent>
                                               </wps:txbx>
                                               <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                             </wps:wsp>
                                             <wpg:grpSp>
+                                              <wpg:cNvPr id="1562121936" name="Agrupar 1562121936"/>
                                               <wpg:cNvGrpSpPr/>
                                               <wpg:grpSpPr>
                                                 <a:xfrm>
                                                   <a:off x="1567144" y="0"/>
                                                   <a:ext cx="7557712" cy="7560000"/>
                                                   <a:chOff x="1567144" y="0"/>
                                                   <a:chExt cx="7557712" cy="7560000"/>
                                                 </a:xfrm>
                                               </wpg:grpSpPr>
-                                              <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                              <wps:wsp>
                                                 <wps:cNvPr id="28" name="Shape 28"/>
                                                 <wps:cNvSpPr/>
                                                 <wps:spPr>
                                                   <a:xfrm>
                                                     <a:off x="1567144" y="0"/>
                                                     <a:ext cx="7557700" cy="7560000"/>
                                                   </a:xfrm>
                                                   <a:prstGeom prst="rect">
                                                     <a:avLst/>
                                                   </a:prstGeom>
                                                   <a:noFill/>
                                                   <a:ln>
                                                     <a:noFill/>
                                                   </a:ln>
                                                 </wps:spPr>
                                                 <wps:txbx>
                                                   <w:txbxContent>
-                                                    <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                    <w:p w14:paraId="553B7549" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                       <w:pPr>
-                                                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                        <w:jc w:val="left"/>
+                                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                       </w:pPr>
                                                     </w:p>
                                                   </w:txbxContent>
                                                 </wps:txbx>
                                                 <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                               </wps:wsp>
                                               <wpg:grpSp>
+                                                <wpg:cNvPr id="145042427" name="Agrupar 145042427"/>
                                                 <wpg:cNvGrpSpPr/>
                                                 <wpg:grpSpPr>
                                                   <a:xfrm>
                                                     <a:off x="1567144" y="0"/>
                                                     <a:ext cx="7557712" cy="7560000"/>
                                                     <a:chOff x="1567144" y="0"/>
                                                     <a:chExt cx="7557712" cy="7560000"/>
                                                   </a:xfrm>
                                                 </wpg:grpSpPr>
-                                                <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                <wps:wsp>
                                                   <wps:cNvPr id="30" name="Shape 30"/>
                                                   <wps:cNvSpPr/>
                                                   <wps:spPr>
                                                     <a:xfrm>
                                                       <a:off x="1567144" y="0"/>
                                                       <a:ext cx="7557700" cy="7560000"/>
                                                     </a:xfrm>
                                                     <a:prstGeom prst="rect">
                                                       <a:avLst/>
                                                     </a:prstGeom>
                                                     <a:noFill/>
                                                     <a:ln>
                                                       <a:noFill/>
                                                     </a:ln>
                                                   </wps:spPr>
                                                   <wps:txbx>
                                                     <w:txbxContent>
-                                                      <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                      <w:p w14:paraId="1754D3E4" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                         <w:pPr>
-                                                          <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                          <w:jc w:val="left"/>
+                                                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                         </w:pPr>
                                                       </w:p>
                                                     </w:txbxContent>
                                                   </wps:txbx>
                                                   <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                 </wps:wsp>
                                                 <wpg:grpSp>
+                                                  <wpg:cNvPr id="967090949" name="Agrupar 967090949"/>
                                                   <wpg:cNvGrpSpPr/>
                                                   <wpg:grpSpPr>
                                                     <a:xfrm>
                                                       <a:off x="1567144" y="0"/>
                                                       <a:ext cx="7557712" cy="7560000"/>
                                                       <a:chOff x="1567144" y="0"/>
                                                       <a:chExt cx="7557712" cy="7560000"/>
                                                     </a:xfrm>
                                                   </wpg:grpSpPr>
-                                                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                  <wps:wsp>
                                                     <wps:cNvPr id="32" name="Shape 32"/>
                                                     <wps:cNvSpPr/>
                                                     <wps:spPr>
                                                       <a:xfrm>
                                                         <a:off x="1567144" y="0"/>
                                                         <a:ext cx="7557700" cy="7560000"/>
                                                       </a:xfrm>
                                                       <a:prstGeom prst="rect">
                                                         <a:avLst/>
                                                       </a:prstGeom>
                                                       <a:noFill/>
                                                       <a:ln>
                                                         <a:noFill/>
                                                       </a:ln>
                                                     </wps:spPr>
                                                     <wps:txbx>
                                                       <w:txbxContent>
-                                                        <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                        <w:p w14:paraId="4D7C9E21" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                           <w:pPr>
-                                                            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                            <w:jc w:val="left"/>
+                                                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                           </w:pPr>
                                                         </w:p>
                                                       </w:txbxContent>
                                                     </wps:txbx>
                                                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                   </wps:wsp>
                                                   <wpg:grpSp>
+                                                    <wpg:cNvPr id="1074572653" name="Agrupar 1074572653"/>
                                                     <wpg:cNvGrpSpPr/>
                                                     <wpg:grpSpPr>
                                                       <a:xfrm>
                                                         <a:off x="1567144" y="0"/>
                                                         <a:ext cx="7557712" cy="7560000"/>
                                                         <a:chOff x="0" y="0"/>
                                                         <a:chExt cx="7557712" cy="10270358"/>
                                                       </a:xfrm>
                                                     </wpg:grpSpPr>
-                                                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                    <wps:wsp>
                                                       <wps:cNvPr id="34" name="Shape 34"/>
                                                       <wps:cNvSpPr/>
                                                       <wps:spPr>
                                                         <a:xfrm>
                                                           <a:off x="0" y="0"/>
                                                           <a:ext cx="7557700" cy="10270350"/>
                                                         </a:xfrm>
                                                         <a:prstGeom prst="rect">
                                                           <a:avLst/>
                                                         </a:prstGeom>
                                                         <a:noFill/>
                                                         <a:ln>
                                                           <a:noFill/>
                                                         </a:ln>
                                                       </wps:spPr>
                                                       <wps:txbx>
                                                         <w:txbxContent>
-                                                          <w:p w:rsidR="00000000" w:rsidRPr="00000000" w:rsidP="00000000">
+                                                          <w:p w14:paraId="4F90D4AF" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
                                                             <w:pPr>
-                                                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                                              <w:jc w:val="left"/>
+                                                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                                             </w:pPr>
                                                           </w:p>
                                                         </w:txbxContent>
                                                       </wps:txbx>
                                                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                     </wps:wsp>
-                                                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                    <wps:wsp>
                                                       <wps:cNvPr id="35" name="Shape 35"/>
                                                       <wps:cNvSpPr/>
                                                       <wps:spPr>
                                                         <a:xfrm>
                                                           <a:off x="973776" y="6519554"/>
                                                           <a:ext cx="6583680" cy="1936750"/>
                                                         </a:xfrm>
                                                         <a:custGeom>
                                                           <a:avLst/>
                                                           <a:gdLst/>
+                                                          <a:ahLst/>
+                                                          <a:cxnLst/>
                                                           <a:rect l="l" t="t" r="r" b="b"/>
                                                           <a:pathLst>
-                                                            <a:path fill="norm" h="3050" w="10368" stroke="1">
+                                                            <a:path w="10368" h="3050">
                                                               <a:moveTo>
                                                                 <a:pt x="7983" y="0"/>
                                                               </a:moveTo>
                                                               <a:lnTo>
                                                                 <a:pt x="7730" y="0"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="7555" y="1"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="7467" y="2"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="7335" y="2"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6935" y="10"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6612" y="18"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6288" y="28"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
@@ -2312,64 +2668,66 @@
                                                               <a:lnTo>
                                                                 <a:pt x="8771" y="10"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="8458" y="5"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="8221" y="2"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="7983" y="0"/>
                                                               </a:lnTo>
                                                               <a:close/>
                                                             </a:path>
                                                           </a:pathLst>
                                                         </a:custGeom>
                                                         <a:solidFill>
                                                           <a:srgbClr val="FEE9DE"/>
                                                         </a:solidFill>
                                                         <a:ln>
                                                           <a:noFill/>
                                                         </a:ln>
                                                       </wps:spPr>
                                                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                     </wps:wsp>
-                                                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                    <wps:wsp>
                                                       <wps:cNvPr id="36" name="Shape 36"/>
                                                       <wps:cNvSpPr/>
                                                       <wps:spPr>
                                                         <a:xfrm>
                                                           <a:off x="0" y="2671948"/>
                                                           <a:ext cx="3875405" cy="7598410"/>
                                                         </a:xfrm>
                                                         <a:custGeom>
                                                           <a:avLst/>
                                                           <a:gdLst/>
+                                                          <a:ahLst/>
+                                                          <a:cxnLst/>
                                                           <a:rect l="l" t="t" r="r" b="b"/>
                                                           <a:pathLst>
-                                                            <a:path fill="norm" h="11966" w="6103" stroke="1">
+                                                            <a:path w="6103" h="11966">
                                                               <a:moveTo>
                                                                 <a:pt x="6103" y="0"/>
                                                               </a:moveTo>
                                                               <a:lnTo>
                                                                 <a:pt x="5011" y="51"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="3449" y="152"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="1789" y="291"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="0" y="475"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="0" y="11965"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6103" y="11965"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6103" y="9621"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
@@ -2436,64 +2794,66 @@
                                                               <a:lnTo>
                                                                 <a:pt x="1674" y="9539"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="1105" y="9621"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6103" y="9621"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="6103" y="9070"/>
                                                               </a:lnTo>
                                                               <a:close/>
                                                             </a:path>
                                                           </a:pathLst>
                                                         </a:custGeom>
                                                         <a:solidFill>
                                                           <a:srgbClr val="E3E5F3"/>
                                                         </a:solidFill>
                                                         <a:ln>
                                                           <a:noFill/>
                                                         </a:ln>
                                                       </wps:spPr>
                                                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                     </wps:wsp>
-                                                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                                    <wps:wsp>
                                                       <wps:cNvPr id="37" name="Shape 37"/>
                                                       <wps:cNvSpPr/>
                                                       <wps:spPr>
                                                         <a:xfrm>
                                                           <a:off x="4655127" y="0"/>
                                                           <a:ext cx="2902585" cy="10264140"/>
                                                         </a:xfrm>
                                                         <a:custGeom>
                                                           <a:avLst/>
                                                           <a:gdLst/>
+                                                          <a:ahLst/>
+                                                          <a:cxnLst/>
                                                           <a:rect l="l" t="t" r="r" b="b"/>
                                                           <a:pathLst>
-                                                            <a:path fill="norm" h="16164" w="4571" stroke="1">
+                                                            <a:path w="4571" h="16164">
                                                               <a:moveTo>
                                                                 <a:pt x="4571" y="13229"/>
                                                               </a:moveTo>
                                                               <a:lnTo>
                                                                 <a:pt x="4341" y="13216"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="4108" y="13204"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="3874" y="13192"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="3638" y="13182"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="3400" y="13173"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="3160" y="13166"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
                                                                 <a:pt x="2919" y="13160"/>
                                                               </a:lnTo>
                                                               <a:lnTo>
@@ -2751,608 +3111,982 @@
                                                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0"/>
                                                     </wps:wsp>
                                                   </wpg:grpSp>
                                                 </wpg:grpSp>
                                               </wpg:grpSp>
                                             </wpg:grpSp>
                                           </wpg:grpSp>
                                         </wpg:grpSp>
                                       </wpg:grpSp>
                                     </wpg:grpSp>
                                   </wpg:grpSp>
                                 </wpg:grpSp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:drawing>
-[...39 lines deleted...]
-          </w:drawing>
+          <w:pict>
+            <v:group w14:anchorId="59132163" id="Agrupar 1699093308" o:spid="_x0000_s1026" style="position:absolute;margin-left:-69pt;margin-top:0;width:595.1pt;height:808.7pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNmHopIQwAAL1YAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtu20gSfV9g/4HQ+8bsO9uIM1hMnGCB&#10;wU6Amf0AWpZtAbotqcTO3+/pKyXZqrYnGI+sVR4i0Sx1d1WfunaR7396mM+qb5Ouny4XFyP2rh5V&#10;k8V4eT1d3F6M/vP7p380o6pft4vrdrZcTC5G3yf96KcPf//b+/vV+YQv75az60lXYZBFf36/uhjd&#10;rder87Ozfnw3mbf9u+VqssDNm2U3b9e47G7Prrv2HqPPZ2e8rvXZ/bK7XnXL8aTv8deP4ebogx//&#10;5mYyXv96c9NP1tXsYoS1rf3/nf//yv1/9uF9e37btau76Tguo/0Dq5i30wUmzUN9bNdt9bWbPhpq&#10;Ph13y355s343Xs7Pljc30/HE8wBuWL3Dzedu+XXlebk9v79dZTFBtDty+sPDjv/97XO3+m31pYMk&#10;7le3kIW/crw83HRz94lVVg9eZN+zyCYP62qMPxqljGF8VI1xj9Xc1EI1QarjO4je/ZApDRI1qoaf&#10;j+8uNwdQ2Bo3gFG6xj/3+7M0/9nWqvJFWC2W/6WrpteYRAhVW9EYM6oW7RxQ++dt93XVdtXGncjj&#10;C5j2a5dyc+1Psr6x8vb8T+IcGtIPIOh/DAS/3bWricdWfz5IEYwG4fnblXQ7cb/yFBkj/XkPuDwB&#10;kCf2eUtW1C6356uuX3+eLOeV+3Ix6qC6XqPab7/06wCIROLmXiw/TWcz/L09ny22/gDkuL8AN2ml&#10;7tv64eohMnO1vP4O1PSr8acp5vql7ddf2g5qz0bVPUzBxaj/79e2m4yq2b8WELNl0qF3vXnRbV5c&#10;bV60i/HdEhZmvO5GVbj4ee0tjmPCLQW7uKFrj4BsalXXBqqU9iIDebjjObl1G/dc7f0/A7JOwgtA&#10;1scF5GDxEk8HjufaGGmllnASO4Z5uHPCcw5hnjbMCKM2DbN3scdjmD2e+dvAswWaEWdwOIttOA83&#10;TmguoJkh3tuEM669zI4l0PB4FomnA7fPQtRGNdpmE5PjjeHOCdElRGfvFgIOpETHh+icDhw2opu6&#10;Zkxz+QjQw40Tnkt43skEWd575BxHkAp6C62Sjh42npVVvDHCJp+Z7HP++wnNJTTvpIPsGPPBzNNh&#10;o1nWUikpbQ4BE5yHGyc8l/CcXVuMNo4xHzRvwzqzxpqGW97kPUmA3rhzQnQB0Tybg4BoXHuZHVVG&#10;mLX0wC0000IKaXNKkwAt840Tnkt4zsKLeD7GfNAmHT1sPDPDWKNr3jwq2W3cOSG6hOidjJAfY0Y4&#10;FCIPHNIW54NaWCl2k0I23DlBugTpnbSQ5xTqiIocjL0RK600Z5xZkTclhR04uk53/hJIb7d/7LSu&#10;pN6XjQaQva0rr9DAwXMWEuOOHHM+H9Lb/G61cKA3Z2+jzqu0cIST7xxMHbiVlqqWXD7RyZFvnABd&#10;sNFiJzHEtZfZSxLDwwf0GzkrtNrUtrbyUSl6uHECdAnQO5mhyMbsmCx0Tg4O3ELXRirDtXocRw93&#10;XhvSsHh7O2VTuLHZavtXxhtiJyvE9UvM8xarT0YakdHtnuBXDDUO7YzwFWJIgWbXze4cXL9kT60R&#10;xiCIB4a1YhaHPe7n7XnaXq0aoZsYSLp436AxGBQZxmig/hp6gd3PUv8veuuvQycw/naXvo0fFumr&#10;6xh2bf4z3+a/HlVouu1GFdr8r8ICVu3a/c4N6r5W965jHUsZVXcXI4GuW99vPF9+m/y+9ERr171u&#10;bAPjkBQSixwIZostQuNilQ3CdDt9rsJ4SoVWeJ+XYbx0O31GMqnRAIzRvHvYT4a292eQaRvJQoFj&#10;73BaOwODWZnPG/bT+eMOt7oCXe0qFKAT/jRn73jK2MAtmjYCFJI00meQitI6sKtoseCpBMQomFcV&#10;5pV1GA/DkvMyDUOH8Qy9PqkjH6z2tYS9DEuZNoT72G8/IcOUfkckDRhhXZ6BJTKd1CnJLn0GGQLx&#10;KIQ6QsiIYlpIGQDNbIGQg1s3Ig/HNnuZ4dY9nuEIC8xwpNOBUNMbzZMcuaXlyJkIXAv08lNcsyam&#10;C6KAHaZMwI7A0R85IpeB0GWCFKFVYYlolibpNLTJSVEVQIZTnEAn6XmjpVEFPqBzflZLAzFgRhUw&#10;E6hEjVyCEkkScY32F4qO46kjtziBp6hIQp3spS1sr40azy2jkcVQifVzuyYdcm6mXHHLwb9BNzzF&#10;DmtYVJSmLjCOs40wpnO61JhQlWATuSnMzrUOwOGmpNCNDXaRO8NHzS7wGFZYJ/w9TSmi7fZhOTmm&#10;RvLk5em+kJQNQBsoQz10r4mSqDYGSlXAufSFHbebyCDI2bNX4DEY2ju7gujj7GgwpzhSqo4IwWNv&#10;NGXymVzV9DqzF+bS0lhSFnbZy1M29Oyau04fJyUJ209xhNgjOQcYJJLSuodJ/JiKnt2wJphemGDa&#10;pkInouQlrDA1u9Fpj9DFRFPaOmqHLMQ1DXPdqp6jwpgN/Hzind7NJps6CUhTHDX+qUk/u6Z5t2zY&#10;I9rpIeBMki/YJasyRw29TtvEEAf4pBHC8GhwhF1JPWIK4LiH9pFyGkgLLCFpBdzcfmoaIdbGEAsF&#10;CGqHoG5h1wtu0HK4XY8jmhNbR2Qy2hYDGDFWpL1qI6P/LQzH3WMzTtQkt49SrhTAjmfLfhLk5DI4&#10;nzPmrA5GdTNv7Jez6bV7RtSlcn13e/XzrKu+tUgQP11e2o+XcQVbZM96kvRAKlqvUQiARdwqBHhQ&#10;Pfuxs6iAePjbBvM31ABEY5RPvcJT37aROWxLT51v7uWfWgPQUGtfAmDMwrI7uAwpfkiZAglwm7Rg&#10;IEjQjPkpnjzwAC/4EKRWQU9ZIZFF9hcVuhCNBGHLQmwVqByjtKJmhl9AChtFOw/GYrL9fEpEDwVD&#10;7zj2hhbhLWlUGB7bS5SFdSo87RDGLJQtmIrBt+ZFShEcPChp48dF3HHNwkMXe4NFgUbqADZbcJxS&#10;I0Z0HKnGJAgn4KbPVGCJgbIyqBJQLilDBGkwzVGm3J06mXNC4SyehI/L2KtzJvoynEzRYJEqxqIW&#10;XTIkcwLHtl5gVhSia2xXiBvRi0P7XKZt2C6rQpV878aCMlgRUNIcMW3iOlUhMni+8uXtKqrpQDns&#10;UoJT2lsw+QOu+lJcqk9Jr0+u2r3ixvd1wEtFNxxff+IqQluu2uPm2a5aaqVQx/CQ95oxuGrkbyiu&#10;ALnxDS9aMsSswTK8uq/GYR00A+V6pl1F9ilfHUhg65jgPEXf+2wH2pyDpoE4PBS0VykRoQQLDlIY&#10;HMo0IroJWomaI3IbklRHvwDSpkAqXfeNZ4wVCk3C1YAjKUIaagEob8VIxP+IJNWx0IW1wvOQpDJW&#10;exwpzRZn7smJwFYhasJhUrC1blTaOzHjOqHiqPQCEBgEu1xmC28xGkZN2EoWL30GR8rqmClj1EI5&#10;12A3077SXLkENVHS06OAnigLVd2YWGKZeAKc2tOMqOfRQUGT4U6SSZ9BQoOivoB0Q6fTaMnTPI4i&#10;8gzJXu01Ayl9pZECaxHkT4NfcncqDuzRWyRZjDEK9WVZx3AUikrtj7DpFIZeHsqrAcSFQFSkKKQQ&#10;WeCFX0EqhVMGIeO5U6EaJXB87MVXsFwCdWxPVyjGCGct3XY0dCyF1yCEGksB30hJAh1CKnJDcB4Q&#10;3QB0jNo5biLHDIcTJGE+uivUE2GnoqUoFPRQSYvMFDJHLmL6VAqduYh+suQlUQsKOETTL801gx93&#10;G8hL4kG3ZSDMHQXJSKTPaJyTI3HldkrgrIn1L44mAJLQRC/mCnA0YdRSuDCaUMdX5omCnjIVrRIe&#10;2aJHTKVjUWKGxyNQCR9GMuNLJ9iZUs0c/YF+YyQCSWrAJkZDLq+m6AyCNYcIRK0kna5jOabAscTp&#10;sRtPFzYlSVDjRJdaXy7/FmxOOhRDCxo5XvC9JufCCc7pM8A6UNmmIGQeIxPbFCynyoQFNWnioapt&#10;CrYdxwfRNTYFb4Gz0mAdUBukzSxLp5VlSpPHLPg0xKQBYGj+oZHI/XtGAJ0ypXStRoGSVlS8RTPm&#10;/6VzYo5XQ8QxC/JE4BQgjj2iTRk6itIeFY7IhYmnF0AS7eGQM6YxC5UXnJTFKglKP6RO5OjO2vC2&#10;nf2pm88aIfldIKXQ8ceKFMdwnjC8ZdW/pDK+B/aNfcc7cv2RUHyfr3sJ7+a152Z46/CH/wEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAD239a/iAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F&#10;/odlCr3pJrFaSbMRkbYnKVQL4m3NjkkwOxuyaxL/fcdTexlmeI8338tWo21Ej52vHSmIpxEIpMKZ&#10;mkoFP/uPyRKED5qMbhyhght6WOWPD5lOjRvoG/tdKAWHkE+1giqENpXSFxVa7aeuRWLt7DqrA59d&#10;KU2nBw63jUyiaCGtrok/VLrFTYXFZXe1Cj4HPaxn8Xu/vZw3t+N+/nXYxqjU89O4fgMRcAx/Zrjj&#10;MzrkzHRyVzJeNAom8WzJZYICnnc9micJiBNvi/j1BWSeyf8d8l8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEATZh6KSEMAAC9WAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAPbf1r+IAAAALAQAADwAAAAAAAAAAAAAAAAB7DgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIoPAAAAAA==&#10;">
+              <v:group id="Agrupar 1335093877" o:spid="_x0000_s1027" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlsqeTyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJg1WTV1FpIoHKVQLxduQHZNgdjZk1yS+vSsUPM73P/NlbyrRUuNKywriUQSCOLO6&#10;5FzB73EznIJwHlljZZkU3MjBcvEymGOqbcc/1B58LkIIuxQVFN7XqZQuK8igG9maOHBn2xj04Wxy&#10;qRvsQrip5HsUfUiDJYeGAmtaF5RdDlejYNtht0rir3Z/Oa9vp+P4+28fk1Jvr/3qE4Sn3j/F/+6d&#10;DvOTZBzNkulkAo+fAgBycQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlsqeTyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                <v:rect id="Shape 4" o:spid="_x0000_s1028" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkJqmawgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huQXfdNMgYlM3oRaF1ieb9ANus7fZ0OzdNLtq+vddQfBxmJkzzKYYbSfONPjWsYLHRQKC&#10;uHa65UbBZ7Wfr0H4gKyxc0wK/shDkU8nG8y0u/AHncvQiAhhn6ECE0KfSelrQxb9wvXE0ft2g8UQ&#10;5dBIPeAlwm0n0yRZSYstxwWDPb0aqn/Kk1VwXDpKd6nflo19MuNXdXj/xZVSs4fx5RlEoDHcw7f2&#10;m1awhOuVeANk/g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkJqmawgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                    <w:txbxContent>
+                      <w:p w14:paraId="441D6022" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:group id="Agrupar 1705007027" o:spid="_x0000_s1029" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNGW0HyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfamSR3a0RlFZBt7EGF1MPZ2NGdbbC6lydr67RdB8PF+/2+1GW0jeup87VhDMlMgiAtn&#10;ai41fB/fpy8gfEA22DgmDRfysFk/TFaYGTfwF/V5KEUMYZ+hhiqENpPSFxVZ9DPXEkfu5DqLIZ5d&#10;KU2HQwy3jZwrtZQWa44NFba0q6g4539Ww8eAw/Y5eev359Pu8ntcHH72CWn99DhuX0EEGsNdfHN/&#10;mjg/VQulUjVP4fpTBECu/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNGW0HyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:rect id="Shape 6" o:spid="_x0000_s1030" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7uJJ2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8q5sGCTVmI61YsD7V6Adcs9dsMHs3zW41/n1XKPRxmJkzTLEcbScuNPjWsYKXaQKC&#10;uHa65UbBYf/x/ArCB2SNnWNScCMPy/LxocBcuyvv6FKFRkQI+xwVmBD6XEpfG7Lop64njt7JDRZD&#10;lEMj9YDXCLedTJMkkxZbjgsGe1oZqs/Vj1XwNXOUrlP/XjV2bsbjfvv5jZlSk6fxbQEi0Bj+w3/t&#10;jVaQwf1KvAGy/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7uJJ2wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w14:paraId="628CF4F7" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:group id="Agrupar 1077494642" o:spid="_x0000_s1031" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF/0nWyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJjZqm7qKSBUPUqgWxNuQHZNgdjZkt0l8e1co9Djf/8yXvalES40rLSuIRxEI4szq&#10;knMFP8fN8A2E88gaK8uk4EYOlounwRxTbTv+pvbgcxFC2KWooPC+TqV0WUEG3cjWxIG72MagD2eT&#10;S91gF8JNJcdRNJUGSw4NBda0Lii7Hn6Ngm2H3eo1/mz318v6dj5Ovk77mJR6ee5XHyA89f5f/Ofe&#10;6TA/ms2S92SajOHxUwBALu4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxf9J1skAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:rect id="Shape 8" o:spid="_x0000_s1032" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCla6OfvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rahHZrUZRUdA97VYfYGzGpthMahO1vv3mIHj8+P5ni87W4k6trxwrGA0TEMSF0xWX&#10;Co6H7ecXCB+QNdaOScGTPCzmvY8ZZto9+I/ueShFDGGfoQITQpNJ6QtDFv3QNcSRO7vWYoiwLaVu&#10;8RHDbS3TJJlIixXHBoMNrQ0Vl/xmFfyOHaWb1K/y0n6b7nT42V9xotSg3y2nIAJ14S1+uXdaQdwa&#10;r8QbIOf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVro5++AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" filled="f" stroked="f">
+                      <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                        <w:txbxContent>
+                          <w:p w14:paraId="64867A0A" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                    <v:group id="Agrupar 974993821" o:spid="_x0000_s1033" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDeLbGUywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91U3UVhNdRaQWD1KoCuLtkX0mwezbkN0m8d93hUKPw8x8wyxWvalES40rLSuIhxEI&#10;4szqknMFp+P2dQbCeWSNlWVScCcHq+Xz0wJTbTv+pvbgcxEg7FJUUHhfp1K6rCCDbmhr4uBdbWPQ&#10;B9nkUjfYBbip5CiK3qXBksNCgTVtCspuhx+j4LPDbj2OP9r97bq5X45vX+d9TEq9DPr1HISn3v+H&#10;/9o7rSCZTpJkPBvF8LgU7oBc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeLbGUywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                      <v:rect id="Shape 10" o:spid="_x0000_s1034" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXZo2jwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZF2GykVQlshIJiGtO20FX6AaUxT0Thdk0H37+cDEjdb7/m9z8v14Ft1oT42gQ1MJxko&#10;4irYhmsDh/3u6RlUTMgW28Bk4I8irFejhyUWNlz5my5lqpWEcCzQgEupK7SOlSOPcRI6YtFOofeY&#10;ZO1rbXu8SrhvdZ5lc+2xYWlw2NGro+pc/noDX7NA+Vset2XtX9xw3H9+/ODcmMfxsFmASjSku/l2&#10;/W4FX+jlFxlAr/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV2aNo8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                          <w:txbxContent>
+                            <w:p w14:paraId="4E8BD799" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:group id="Agrupar 1330758698" o:spid="_x0000_s1035" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+HPBtzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMoXe6iYGrU1dRcSWHqRQLZTehuyYBLOzIbtN4r/vHAoeZ96b975ZbUbXqJ66UHs2kE4T&#10;UMSFtzWXBr5Or49LUCEiW2w8k4ErBdis7yYrzK0f+JP6YyyVhHDI0UAVY5trHYqKHIapb4lFO/vO&#10;YZSxK7XtcJBw1+hZkiy0w5qlocKWdhUVl+OvM/A24LDN0n1/uJx315/T/OP7kJIxD/fj9gVUpDHe&#10;zP/X71bwsyx5mi8XzwItP8kC9PoPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPhzwbcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                        <v:rect id="Shape 12" o:spid="_x0000_s1036" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI+LZPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyQm+6aSiiqau0pQXtSRMfYJqdZkOzs2l2m8S3dwuCt/n4fmezG20jeup87VjB4yIBQVw6&#10;XXOl4Fx8zFcgfEDW2DgmBRfysNtOJxvMtBv4RH0eKhFD2GeowITQZlL60pBFv3AtceS+XWcxRNhV&#10;Unc4xHDbyDRJltJizbHBYEtvhsqf/M8qOD45St9T/5pXdm3Gr+Lz8ItLpR5m48sziEBjuItv7r2O&#10;81P4/yUeILdXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMj4tk/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                          <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                            <w:txbxContent>
+                              <w:p w14:paraId="1C439758" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:rect>
+                        <v:group id="Agrupar 800116248" o:spid="_x0000_s1037" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYG7/5yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f7D+EM/BtJtGtSGcUkW3sQQZeYOzt0BzbYnNSmqyt/355EHz8+O7L9ega0VMXas8G9FSBIC68&#10;rbk0cDp+PC9AhIhssfFMBq4UYL16fFhibv3Ae+oPsRQphEOOBqoY21zKUFTkMEx9S5y4s+8cxgS7&#10;UtoOhxTuGjlTKpMOa04NFba0rai4HP6cgc8Bh81cv/e7y3l7/T2+fv/sNBkzeRo3byAijfEuvrm/&#10;rIGFUlpns5e0OV1Kd0Cu/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYG7/5yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                          <v:rect id="Shape 14" o:spid="_x0000_s1038" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoXYugwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyBW+6aRCxqZtQi0LrySZ9gGl2mg3NzqbZVdO37wqCt/n4fmdTjLYTZxp861jB4yIBQVw7&#10;3XKj4LPaz9cgfEDW2DkmBX/kocinkw1m2l34g85laEQMYZ+hAhNCn0npa0MW/cL1xJH7doPFEOHQ&#10;SD3gJYbbTqZJspIWW44NBnt6NVT/lCer4Lh0lO5Svy0b+2TGr+rw/osrpWYP48sziEBjuItv7jcd&#10;5y/h+ks8QOb/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChdi6DBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                            <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                              <w:txbxContent>
+                                <w:p w14:paraId="0E562F79" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                          </v:rect>
+                          <v:group id="Agrupar 59528739" o:spid="_x0000_s1039" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRWmE1ygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTe6iZKqkZXEWmLBylUBfH2yD6TYPZtyG6T+O/dQsHjMDPfMMt1byrRUuNKywriUQSC&#10;OLO65FzB6fj5NgPhPLLGyjIpuJOD9eplsMRU245/qD34XAQIuxQVFN7XqZQuK8igG9maOHhX2xj0&#10;QTa51A12AW4qOY6id2mw5LBQYE3bgrLb4dco+Oqw20zij3Z/u27vl2Pyfd7HpNTrsN8sQHjq/TP8&#10;395pBck8Gc+mkzn8PQpvQK4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFFaYTXKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                            <v:rect id="Shape 16" o:spid="_x0000_s1040" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3w7BMwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLzVTYOEGrORVixYTzX6AGN2zAazs2l2q/Htu0Kht/n4fqdYjrYTFxp861jByzQBQVw7&#10;3XKj4LD/eH4F4QOyxs4xKbiRh2X5+FBgrt2Vd3SpQiNiCPscFZgQ+lxKXxuy6KeuJ47cyQ0WQ4RD&#10;I/WA1xhuO5kmSSYtthwbDPa0MlSfqx+r4GvmKF2n/r1q7NyMx/328xszpSZP49sCRKAx/Iv/3Bsd&#10;52dw/yUeIMtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfDsEzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                              <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                <w:txbxContent>
+                                  <w:p w14:paraId="7E88C242" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:txbxContent>
+                              </v:textbox>
+                            </v:rect>
+                            <v:group id="Agrupar 404554490" o:spid="_x0000_s1041" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBadnyXyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3gu8wXMFdncQmYqOjiLTFhRSqhdLdJXNNgpk7ITMm8e2dRcHl4fzxrbeDqUVHrassK4hnEQji&#10;3OqKCwU/54+XJQjnkTXWlknBnRxsN+PRGjNte/6m7uQLEUbYZaig9L7JpHR5SQbdzDbEwbvY1qAP&#10;si2kbrEP46aW8yhaSIMVh4cSG9qXlF9PN6Pgs8d+9xq/d8frZX//O6dfv8eYlJpOht0KhKfBP8P/&#10;7YNWkERJmibJW4AISAEH5OYBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWnZ8l8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                              <v:rect id="Shape 18" o:spid="_x0000_s1042" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpEIGlwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZF2GykVQlshIJiGtO20FX6AaUxT0Thdk0H37+cDEjdb7/m9z8v14Ft1oT42gQ1MJxko&#10;4irYhmsDh/3u6RlUTMgW28Bk4I8irFejhyUWNlz5my5lqpWEcCzQgEupK7SOlSOPcRI6YtFOofeY&#10;ZO1rbXu8SrhvdZ5lc+2xYWlw2NGro+pc/noDX7NA+Vset2XtX9xw3H9+/ODcmMfxsFmASjSku/l2&#10;/W4FX2DlFxlAr/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqRCBpcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                                <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="649AD61E" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                      <w:pPr>
+                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      </w:pPr>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </v:textbox>
+                              </v:rect>
+                              <v:group id="Agrupar 1897829288" o:spid="_x0000_s1043" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA0AOFzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3SSipmm3pRQVD6VgK0hvQ3aahGZnQ3ZN0n/vHASPM+/Ne98s15Nr1UB9aDwbSGcJ&#10;KOLS24YrA1/Ht4ccVIjIFlvPZOBKAdar25slFtaP/EnDIVZKQjgUaKCOsSu0DmVNDsPMd8SinX3v&#10;MMrYV9r2OEq4a3WWJM/aYcPSUGNH25rKy+HHGXgfcdw8pq/D7nLeXk/Hp/33LiVj7u+mzQJUpCn+&#10;m/+uP6zg5/OXPJtnuUDLT7IAvfoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgNADhcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                                <v:rect id="Shape 20" o:spid="_x0000_s1044" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZCkcewAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4XfIdwhN3Z1DKKVqPMscHmlbZ7gLPm2JQ1J12T2e7tzcVglx/f/+4w2U7caPCtYwWrJAVBXDvd&#10;cqPgo3pdrkH4gKyxc0wKfsnDYT+f7bDQbuQL3crQiBjCvkAFJoS+kNLXhiz6xPXEkbu6wWKIcGik&#10;HnCM4baTWZrm0mLLscFgT8+G6q/yxyo4PzrKXjJ/LBu7MdNndXr/xlyph8X0tAURaAr/4j/3m1aQ&#10;xfXxS/wBcn8HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmQpHHsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                                  <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="7D2FAA25" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                        <w:pPr>
+                                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                        </w:pPr>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </v:textbox>
+                                </v:rect>
+                                <v:group id="Agrupar 416343492" o:spid="_x0000_s1045" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdKiw7ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq91U1MKjV1FZG2eBChKoi3R/aZBLNvQ3abxH/vFgoeh5n5hpkvB1OLjlpXWVYQjyMQ&#10;xLnVFRcKjoev13cQziNrrC2Tghs5WC6eRnPMtO35h7q9L0SAsMtQQel9k0np8pIMurFtiIN3sa1B&#10;H2RbSN1iH+CmlpMomkqDFYeFEhtal5Rf979GwXeP/SqJP7vt9bK+nQ9vu9M2JqVenofVBwhPg3+E&#10;/9sbrSCNp0mapLMJ/F0Kd0Au7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdKiw7ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                                  <v:rect id="Shape 22" o:spid="_x0000_s1046" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGlHzywgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfhf5DuAXfNGsQsVujqCi0PtW1H3C7ud0s3dysm6jbv2+Ego/DzJxhFqveNeJKXag9a5iMMxDE&#10;pTc1Vxo+T/vRHESIyAYbz6ThlwKslk+DBebG3/hI1yJWIkE45KjBxtjmUobSksMw9i1x8r595zAm&#10;2VXSdHhLcNdIlWUz6bDmtGCxpa2l8qe4OA0fU09qp8KmqNyL7b9Oh/czzrQePvfrVxCR+vgI/7ff&#10;jAal4P4l/QC5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGlHzywgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                      <w:txbxContent>
+                                        <w:p w14:paraId="01DFEB37" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                          <w:pPr>
+                                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                          </w:pPr>
+                                        </w:p>
+                                      </w:txbxContent>
+                                    </v:textbox>
+                                  </v:rect>
+                                  <v:group id="Agrupar 1711860281" o:spid="_x0000_s1047" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYYKvByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CCXvTNA5dqUYR2cYeRFAHY29Hc7bF5lKarK3f3gwGPt7v/602g61FR62vHGtQ0wQEce5M&#10;xYWGr/P7JAXhA7LB2jFpuJGHzfpptMLMuJ6P1J1CIWII+ww1lCE0mZQ+L8min7qGOHIX11oM8WwL&#10;aVrsY7it5SxJFtJixbGhxIZ2JeXX06/V8NFjv31Rb93+etndfs7zw/dekdbP42G7BBFoCA/xv/vT&#10;xPmvSqWLZJYq+PspAiDXdwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYYKvByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                                    <v:rect id="Shape 24" o:spid="_x0000_s1048" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmMUEdwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1Y1BpEZXUWlBfarRD7hmr9lg9m7MbjX+vSsU+jjMzBlmtuhsLW7U+sqxguEgAUFc&#10;OF1xqeB4+P74BOEDssbaMSl4kIfFvPc2w0y7O+/plodSRAj7DBWYEJpMSl8YsugHriGO3tm1FkOU&#10;bSl1i/cIt7VMk2QsLVYcFww2tDZUXPJfq+Bn5Cj9Sv0qL+3EdKfDbnvFsVLv/W45BRGoC//hv/ZG&#10;K0hH8PoSf4CcPwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmMUEdwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                                      <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                        <w:txbxContent>
+                                          <w:p w14:paraId="28BDAD7C" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                            <w:pPr>
+                                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                            </w:pPr>
+                                          </w:p>
+                                        </w:txbxContent>
+                                      </v:textbox>
+                                    </v:rect>
+                                    <v:group id="Agrupar 1902763943" o:spid="_x0000_s1049" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgM3ELyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHprNjHVauoqIm3xIIVqQXobsmMSzM6G7DaJb+8Kgsf5/me+HEwtOmpdZVlBEsUgiHOr&#10;Ky4U/O4/X6YgnEfWWFsmBWdysFw8Pswx07bnH+p2vhAhhF2GCkrvm0xKl5dk0EW2IQ7c0bYGfTjb&#10;QuoW+xBuajmK44k0WHFoKLGhdUn5afdvFHz12K/S5KPbno7r899+/H3YJqTU89OwegfhafB38c29&#10;0WH+LB69TdLZawrXnwIAcnEBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoDNxC8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                                      <v:rect id="Shape 26" o:spid="_x0000_s1050" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5r3rxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8041BgkZXsaJQ+1SjH3DNXrPB7N00u2r6926h0MdhZs4wi1VvG3GnzteOFYxHCQji&#10;0umaKwWn4244BeEDssbGMSn4IQ+r5evLAnPtHnygexEqESHsc1RgQmhzKX1pyKIfuZY4ehfXWQxR&#10;dpXUHT4i3DYyTZJMWqw5LhhsaWOovBY3q+Br4ijdpv69qOzM9Ofj5/4bM6UGb/16DiJQH/7Df+0P&#10;rSDN4PdL/AFy+QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5r3rxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                                        <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                          <w:txbxContent>
+                                            <w:p w14:paraId="3814CADA" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                              <w:pPr>
+                                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                              </w:pPr>
+                                            </w:p>
+                                          </w:txbxContent>
+                                        </v:textbox>
+                                      </v:rect>
+                                      <v:group id="Agrupar 1562121936" o:spid="_x0000_s1051" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOPsh7yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g201QsW2cUkU32IIPpQHw7mrMtNpfSZG399osg7PF+/2+xGm0jeup87ViDmiYgiAtn&#10;ai41/Bw+nl9A+IBssHFMGq7kYbV8fFhgbtzA39TvQyliCPscNVQhtLmUvqjIop+6ljhyZ9dZDPHs&#10;Smk6HGK4bWSaJJm0WHNsqLClTUXFZf9rNWwHHNYz9d7vLufN9XSYfx13irSePI3rNxCBxvAvvrs/&#10;TZw/z1KVqtdZBrefIgBy+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOPsh7yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                                        <v:rect id="Shape 28" o:spid="_x0000_s1052" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnfEsYwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4XfIdwhN3Z1DKKVqPMscHmlbZ7gLPm2JQ1J12T2e7tzcVglx/f/+4w2U7caPCtYwWrJAVBXDvd&#10;cqPgo3pdrkH4gKyxc0wKfsnDYT+f7bDQbuQL3crQiBjCvkAFJoS+kNLXhiz6xPXEkbu6wWKIcGik&#10;HnCM4baTWZrm0mLLscFgT8+G6q/yxyo4PzrKXjJ/LBu7MdNndXr/xlyph8X0tAURaAr/4j/3m1aQ&#10;xbHxS/wBcn8HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3xLGMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                                          <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                            <w:txbxContent>
+                                              <w:p w14:paraId="553B7549" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                                <w:pPr>
+                                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                                </w:pPr>
+                                              </w:p>
+                                            </w:txbxContent>
+                                          </v:textbox>
+                                        </v:rect>
+                                        <v:group id="Agrupar 145042427" o:spid="_x0000_s1053" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCF4qFRyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DLXSnk6TxQeooIm1xIYWqIO4umWsSzNwJmWkS/74jCF0eznuxGkwtOmpdZVlBPI5AEOdW&#10;V1woOB4+R3MQziNrrC2Tghs5WC2fnxaYadvzD3V7X4gQwi5DBaX3TSaly0sy6Ma2IQ7cxbYGfYBt&#10;IXWLfQg3tUyiaCoNVhwaSmxoU1J+3f8aBV899uu3+KPbXS+b2/kw+T7tYlLq9WVYv4PwNPh/8cO9&#10;1WF+OonSJE1mcL8UMMjlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4qFRyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                                          <v:rect id="Shape 30" o:spid="_x0000_s1054" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAc09HDwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dTsIw&#10;FL434R2aY+IddE5CYNAtaDQBrmDjAQ7rcV1cT+daYb69vSDx8sv3vylG24krDb51rOB5loAgrp1u&#10;uVFwrj6mSxA+IGvsHJOCX/JQ5JOHDWba3fhE1zI0Ioawz1CBCaHPpPS1IYt+5nriyH26wWKIcGik&#10;HvAWw20n0yRZSIstxwaDPb0Zqr/KH6vgOHeUvqf+tWzsyoyX6rD/xoVST4/jdg0i0Bj+xXf3Tit4&#10;ievjl/gDZP4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHNPRw8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                                            <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                              <w:txbxContent>
+                                                <w:p w14:paraId="1754D3E4" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                                  <w:pPr>
+                                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                                  </w:pPr>
+                                                </w:p>
+                                              </w:txbxContent>
+                                            </v:textbox>
+                                          </v:rect>
+                                          <v:group id="Agrupar 967090949" o:spid="_x0000_s1055" style="position:absolute;left:15671;width:75577;height:75600" coordorigin="15671" coordsize="75577,75600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAV1vjiywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6m76xzbRVUS09CCFaqF4e2SfSTD7NmS3Sfz2rlDocZiZ3zDz5WBr0VHrK8cakokC&#10;QZw7U3Gh4fuwfXgD4QOywdoxabiQh+VidDfHzLiev6jbh0JECPsMNZQhNJmUPi/Jop+4hjh6J9da&#10;DFG2hTQt9hFua/mo1FRarDgulNjQuqT8vP+1Gt577FdPyabbnU/ry/Hw8vmzS0jr+/GwmoEINIT/&#10;8F/7w2hIp68qVelzCrdL8Q7IxRUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAV1vjiywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                                            <v:rect id="Shape 32" o:spid="_x0000_s1056" style="position:absolute;left:15671;width:75577;height:75600;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDTeovwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5F6K05ThNoQBwEqEvTUBj5giZc4arwOsQvh73GlSj2OZuaNJl8MthUX6n3jWMHzJAFB&#10;XDndcK3gsN88vYLwAVlj65gU3MjDohg95Jhpd+UvupShFhHCPkMFJoQuk9JXhiz6ieuIo3dyvcUQ&#10;ZV9L3eM1wm0r0ySZSYsNxwWDHa0NVd/lj1XwOXWUvqd+Vdb2zQzH/cfujDOlHsfDcg4i0BD+w3/t&#10;rVbwksLvl/gDZHEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg03qL8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                                              <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                                <w:txbxContent>
+                                                  <w:p w14:paraId="4D7C9E21" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                                    <w:pPr>
+                                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                                    </w:pPr>
+                                                  </w:p>
+                                                </w:txbxContent>
+                                              </v:textbox>
+                                            </v:rect>
+                                            <v:group id="Agrupar 1074572653" o:spid="_x0000_s1057" style="position:absolute;left:15671;width:75577;height:75600" coordsize="75577,102703" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXXiL/yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTdSopK4i0koPUvAB0tuQHZNgdjZkt0n8911B6HG+9yzXvalES40rLSuIRxEI4szq&#10;knMF59Pn2wKE88gaK8uk4E4O1qvByxJTbTs+UHv0uQgh7FJUUHhfp1K6rCCDbmRr4sBdbWPQh7PJ&#10;pW6wC+GmkuMomkmDJYeGAmvaFpTdjr9Gwa7DbjOJP9r97bq9/5yS78s+JqVeh/3mHYSn3v+Ln+4v&#10;HeZH82kyH8+SCTx+CgDI1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV14i/8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                                              <v:rect id="Shape 34" o:spid="_x0000_s1058" style="position:absolute;width:75577;height:102703;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj6NfAwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSP0HaytxA6cBoTZgUKmKBJxo6Acs8TaOGq9DbCD8PUZC4jiamTea2aKztThT6yvHCt6GCQji&#10;wumKSwW/+9XgHYQPyBprx6TgSh4W85feDDPtLvxD5zyUIkLYZ6jAhNBkUvrCkEU/dA1x9P5cazFE&#10;2ZZSt3iJcFvLNEkm0mLFccFgQ1+Giv/8ZBXsxo7S79Qv89J+mO6w326OOFGq/9p9TkEE6sIz/Giv&#10;tYLRGO5f4g+Q8xsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY+jXwMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                                                <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                                                  <w:txbxContent>
+                                                    <w:p w14:paraId="4F90D4AF" w14:textId="77777777" w:rsidR="00BA1B34" w:rsidRDefault="00BA1B34">
+                                                      <w:pPr>
+                                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                                      </w:pPr>
+                                                    </w:p>
+                                                  </w:txbxContent>
+                                                </v:textbox>
+                                              </v:rect>
+                                              <v:shape id="Shape 35" o:spid="_x0000_s1059" style="position:absolute;left:9737;top:65195;width:65837;height:19368;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="10368,3050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzRSoCxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qne6saIUlJXqf/Agwe1LcXbM/uapGbfxuwa47d3hUKPw8z8hhlPW1OKhmpXWFbQ70Ug&#10;iFOrC84UfH6sXl5BOI+ssbRMCm7kYDp5fhpjou2Vd9TsfSYChF2CCnLvq0RKl+Zk0PVsRRy8H1sb&#10;9EHWmdQ1XgPclDKOopE0WHBYyLGieU7paX8xCuKv7+0xnkVN9XvZ+NFiiUYezkp1O+37GwhPrf8P&#10;/7XXWsFgCI8v4QfIyR0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzRSoCxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m7983,l7730,,7555,1r-88,1l7335,2r-400,8l6612,18,6288,28r-245,9l5797,48r-132,4l5579,57r-174,8l5164,78r-467,28l4435,123r-257,18l3927,160r-246,19l3440,199r-234,21l2977,241r-221,21l2435,293r-304,32l1844,357r-269,31l1245,427,951,464,637,506,343,547,67,588r-15,3l,599,,3049r75,-10l258,3010r377,-53l964,2913r312,-40l1536,2842r281,-33l2118,2776r321,-34l2663,2720r231,-23l3133,2675r246,-22l3632,2632r259,-21l4156,2591r271,-19l4697,2554r569,-33l5507,2509r158,-7l5797,2496r165,-7l6290,2477r327,-10l6942,2459r243,-5l7426,2451r240,-2l7904,2448r244,1l8392,2452r243,4l8877,2461r240,7l9355,2476r237,10l9827,2497r233,12l10368,2526r,-2450l10254,69,9940,53,9622,39,9299,26,9004,15,8771,10,8458,5,8221,2,7983,xe" fillcolor="#fee9de" stroked="f">
+                                                <v:path arrowok="t"/>
+                                              </v:shape>
+                                              <v:shape id="Shape 36" o:spid="_x0000_s1060" style="position:absolute;top:26719;width:38754;height:75984;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="6103,11966" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiU3IMxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaLqaSuIoJWL2JsDz2+Zp9JMPs27G41/ntXEDwOM/MNM513phFncr62rGA4SEAQ&#10;F1bXXCr4+V69TUD4gKyxsUwKruRhPuu9TDHT9sI5nQ+hFBHCPkMFVQhtJqUvKjLoB7Yljt7ROoMh&#10;SldK7fAS4aaRoyRJpcGa40KFLS0rKk6Hf6Ng0ey+frduvTb7Lh3v/2Q+kR+5Uq/9bvEJIlAXnuFH&#10;e6MVvKdw/xJ/gJzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKJTcgzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m6103,l5011,51,3449,152,1789,291,,475,,11965r6103,l6103,9621r-4998,l1105,6297r370,-54l1499,6241r15,-4l1518,6237r20,-5l2389,6114,3455,5986,4609,5870r1082,-89l6103,5752,6103,xm6103,9070r-399,27l4590,9190,3424,9309,2386,9436r-691,98l1691,9537r-17,2l1105,9621r4998,l6103,9070xe" fillcolor="#e3e5f3" stroked="f">
+                                                <v:path arrowok="t"/>
+                                              </v:shape>
+                                              <v:shape id="Shape 37" o:spid="_x0000_s1061" style="position:absolute;left:46551;width:29026;height:102641;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="4571,16164" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAB2RbjwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo0ajERXMQWh12oO7e2ZfSbB7NuQ3Zrk33cLBY/DzHzD7A6jacWDetdYVrCIYhDE&#10;pdUNVwqKy+ltA8J5ZI2tZVIwkYPDfvayw0zbgT/pcfaVCBB2GSqove8yKV1Zk0EX2Y44eDfbG/RB&#10;9pXUPQ4Bblq5jOO1NNhwWKixo/eayvv5xyiQ362ZRv+Vr9Pymud5EidDWij1Oh+PWxCeRv8M/7c/&#10;tIJVCn9fwg+Q+18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAdkW48MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4571,13229r-230,-13l4108,13204r-234,-12l3638,13182r-238,-9l3160,13166r-241,-6l2676,13155r-243,-3l2188,13151r-232,l1728,13152r-233,3l1258,13159r-241,5l773,13171r-247,8l275,13188r-253,10l,13198r,2965l4571,16163r,-2934xm4571,l4458,2,4346,5,4234,9r-110,4l4014,19r-108,6l3798,32r-107,7l3586,47r-105,9l3377,66,3274,76,3173,87,3072,98r-100,12l2874,122r-97,13l2681,148r-95,13l2492,175r-93,15l2308,204r-90,15l2129,235r-87,15l1956,266r-85,17l1788,299r-82,16l1625,332r-79,17l1392,383r-148,34l1103,451,967,485,838,518,716,551,601,583,493,615,392,645,254,687,133,726,,770,,9885r217,-9l517,9866r318,-10l1174,9847r364,-7l1663,9840r75,-1l1886,9838r362,l2468,9839r233,3l2952,9847r271,6l3354,9857r386,15l4144,9890r341,17l4571,9912,4571,xe" fillcolor="#fee9de" stroked="f">
+                                                <v:path arrowok="t"/>
+                                              </v:shape>
+                                            </v:group>
+                                          </v:group>
+                                        </v:group>
+                                      </v:group>
+                                    </v:group>
+                                  </v:group>
+                                </v:group>
+                              </v:group>
+                            </v:group>
+                          </v:group>
+                        </v:group>
+                      </v:group>
+                    </v:group>
+                  </v:group>
+                </v:group>
+              </v:group>
+            </v:group>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4039D9A0" wp14:editId="065EB4A8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="381000" cy="6429375"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="100043" name="Sino.Siscam.Desktop.Carimbo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="100044" name=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="381000" cy="6429375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00000000"/>
+    <w:rsidRoot w:val="00BA1B34"/>
+    <w:rsid w:val="00863923"/>
+    <w:rsid w:val="00BA1B34"/>
+    <w:rsid w:val="00C276CC"/>
+    <w:rsid w:val="00CD74EA"/>
+    <w:rsid w:val="00D44DEF"/>
   </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="127F2E6C"/>
+  <w15:docId w15:val="{30EDEBEA-CF93-423B-B09E-372A9850AD32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...2 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal_0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal0">
     <w:name w:val="normal_0"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal_1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
@@ -3400,72 +4134,100 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal4">
     <w:name w:val="normal_4"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
     <w:name w:val="TableNormal_5"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal5">
     <w:name w:val="normal_5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal6">
     <w:name w:val="normal_6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
     <w:name w:val="TableNormal_6"/>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal7">
     <w:name w:val="normal_7"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal7">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal8">
     <w:name w:val="normal_8"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="Table Normal_0"/>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal9">
     <w:name w:val="normal_9"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
     <w:name w:val="Table Normal_1"/>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal20">
     <w:name w:val="Table Normal_2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal00">
     <w:name w:val="normal_0_0"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal000">
     <w:name w:val="Table Normal_0_0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
@@ -3741,261 +4503,256 @@
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal30">
     <w:name w:val="Table Normal_3"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal40">
     <w:name w:val="Table Normal_4"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal01"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00626437"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00626437"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal01"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00626437"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00626437"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Heading31"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C41A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal01"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="006C41A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ocpalertsection">
     <w:name w:val="ocpalertsection"/>
     <w:basedOn w:val="Normal01"/>
     <w:rsid w:val="006C41A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="000D4195"/>
     <w:rPr>
       <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal01"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00F979AD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitle0">
     <w:name w:val="Subtitle_0"/>
     <w:basedOn w:val="Normal01"/>
     <w:next w:val="Normal01"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitle1">
     <w:name w:val="Subtitle_1"/>
     <w:basedOn w:val="Normal01"/>
     <w:next w:val="Normal01"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="normal9"/>
     <w:next w:val="normal9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
-      <w:smallCaps w:val="0"/>
-      <w:strike w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf" /></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4249,70 +5006,89 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRYZASQI+wbLYXpMaRS4NIYYxsnw==">CgMxLjAyDmguMjBsNHhwZzlxZXpvMg5oLmo4MjlzZTI4Y3UwOTIOaC5hdHRnMDc2Nmx6ZGsyDmguN2RhNnBoNHY1OHN1Mg5oLmhoZXZ0dzV1M2RyeDIOaC5sNGgzcGo3ZzdqY2wyDmgudms3OHViaXZpZG01Mg5oLjk3Y2hheGpyeTJ2YzIOaC45dnNsbzBhYjRvOWEyDmgub3kwNzduazlsdGozMg5oLnQ3a3VsY284djBkNjIJaC4zem55c2g3OAByITFFc2JoTDJPTzNvVFVVZ3QtaHBYbXdadW1seVB2SnZQcQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>0</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>1</Pages>
+  <Words>530</Words>
+  <Characters>2867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>3391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Guilherme Ferreira Areas</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>